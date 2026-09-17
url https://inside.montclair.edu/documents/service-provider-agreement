--- v0 (2026-08-03)
+++ v1 (2026-09-17)
@@ -1957,90 +1957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B4D57">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Check one of the following (A or B) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BFC10F" w14:textId="77777777" w:rsidR="00D97E65" w:rsidRDefault="00D97E65" w:rsidP="00F77E49">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DF093A1" w14:textId="7D92078D" w:rsidR="004B4D57" w:rsidRPr="0078565A" w:rsidRDefault="00D97E65" w:rsidP="0078565A">
+    <w:p w14:paraId="5DF093A1" w14:textId="7D92078D" w:rsidR="004B4D57" w:rsidRPr="0078565A" w:rsidRDefault="00000000" w:rsidP="0078565A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="191033433"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00D97E65">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00D97E65">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="004B4D57" w:rsidRPr="0078565A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009766DE">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="004B4D57" w:rsidRPr="0078565A">
         <w:rPr>
@@ -2063,98 +2063,98 @@
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fee </w:t>
       </w:r>
       <w:r w:rsidR="004B4D57" w:rsidRPr="0078565A">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">includes all costs and expenses of the SERVICE PROVIDER, including mileage, travel time and expenses, meals, lodging accommodations, or equipment rental, or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="715C62AC" w14:textId="77777777" w:rsidR="004B4D57" w:rsidRPr="004B4D57" w:rsidRDefault="004B4D57" w:rsidP="004B4D57">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="004262DD" w14:textId="54CB2C80" w:rsidR="000D5673" w:rsidRDefault="00D97E65" w:rsidP="000D5673">
+    <w:p w14:paraId="004262DD" w14:textId="54CB2C80" w:rsidR="000D5673" w:rsidRDefault="00000000" w:rsidP="000D5673">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-60490908"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00D97E65">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00D97E65">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D97E65">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004B4D57" w:rsidRPr="004B4D57">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reimbursable Expenses: If applicable, the </w:t>
       </w:r>
       <w:r w:rsidR="009766DE">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="009766DE" w:rsidRPr="0078565A">
         <w:rPr>
@@ -2500,164 +2500,164 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UNIVERSITY</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4D57">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (check one of the following): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6FDA76" w14:textId="6892AEA7" w:rsidR="000D5673" w:rsidRPr="004B4D57" w:rsidRDefault="000D5673" w:rsidP="000D5673">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1CA73A" w14:textId="52CA57CD" w:rsidR="004B4D57" w:rsidRPr="0072464E" w:rsidRDefault="00A24696" w:rsidP="00A24696">
+    <w:p w14:paraId="0A1CA73A" w14:textId="52CA57CD" w:rsidR="004B4D57" w:rsidRPr="0072464E" w:rsidRDefault="00000000" w:rsidP="00A24696">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-56560412"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00A24696">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00A24696">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004B4D57" w:rsidRPr="0072464E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">At completion of services, </w:t>
       </w:r>
       <w:r w:rsidR="002626BF" w:rsidRPr="0072464E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0848250E" w14:textId="65FBA8F3" w:rsidR="009766DE" w:rsidRDefault="00A24696" w:rsidP="00A24696">
+    <w:p w14:paraId="0848250E" w14:textId="65FBA8F3" w:rsidR="009766DE" w:rsidRDefault="00000000" w:rsidP="00A24696">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-122627253"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00A24696">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00A24696">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A24696">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004B4D57" w:rsidRPr="0072464E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On a </w:t>
       </w:r>
       <w:r w:rsidR="0072464E" w:rsidRPr="0072464E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="0072464E">
         <w:rPr>
@@ -2704,214 +2704,214 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0072464E" w:rsidRPr="0072464E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="002626BF" w:rsidRPr="0072464E">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C23A6A" w14:textId="5E69C6C8" w:rsidR="009766DE" w:rsidRDefault="00A24696" w:rsidP="00A24696">
+    <w:p w14:paraId="52C23A6A" w14:textId="5E69C6C8" w:rsidR="009766DE" w:rsidRDefault="00000000" w:rsidP="00A24696">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2109460136"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00A24696">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00A24696">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A24696">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009766DE" w:rsidRPr="009766DE">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon satisfactory completion </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009766DE" w:rsidRPr="009766DE">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of __</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009766DE" w:rsidRPr="009766DE">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>________% of the authorized work, and the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A24696">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="009766DE" w:rsidRPr="009766DE">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">balance </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A24696">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="009766DE" w:rsidRPr="009766DE">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pon satisfactory completion of upon final completion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0047D46C" w14:textId="3BCB8FE1" w:rsidR="009766DE" w:rsidRPr="009766DE" w:rsidRDefault="00A24696" w:rsidP="00A24696">
+    <w:p w14:paraId="0047D46C" w14:textId="3BCB8FE1" w:rsidR="009766DE" w:rsidRPr="009766DE" w:rsidRDefault="00000000" w:rsidP="00A24696">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1737357021"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00A24696">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00A24696">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A24696">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009766DE" w:rsidRPr="009766DE">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Upon execution of this Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EACD387" w14:textId="77777777" w:rsidR="004B4D57" w:rsidRPr="00601A7B" w:rsidRDefault="004B4D57" w:rsidP="009766DE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3082,60 +3082,61 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:vanish/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15887262" w14:textId="77777777" w:rsidR="003B2DA0" w:rsidRPr="00601A7B" w:rsidRDefault="003B2DA0" w:rsidP="004E0737">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E98CF54" w14:textId="3E53B9B0" w:rsidR="003B2DA0" w:rsidRPr="001B3B47" w:rsidRDefault="003B2DA0" w:rsidP="003B2DA0">
+    <w:p w14:paraId="2E98CF54" w14:textId="2E1F78E3" w:rsidR="003B2DA0" w:rsidRPr="000F02E9" w:rsidRDefault="003B2DA0" w:rsidP="003B2DA0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Compliance with Applicable Laws</w:t>
       </w:r>
       <w:r w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00601A7B">
@@ -3416,124 +3417,138 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D3345C" w:rsidRPr="00673F11">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>webpage</w:t>
       </w:r>
       <w:r w:rsidR="00D3345C" w:rsidRPr="00673F11">
         <w:rPr>
           <w:spacing w:val="31"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D3345C" w:rsidRPr="00673F11">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">at: </w:t>
       </w:r>
-      <w:r w:rsidR="001B3B47">
-        <w:rPr>
+      <w:r w:rsidR="001B3B47" w:rsidRPr="000F02E9">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001B3B47">
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00DC595B">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://inside.montclair.edu/administration/procurement-services/procurement-resources"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DC595B" w:rsidRPr="000F02E9">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001B3B47" w:rsidRPr="000F02E9">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001B3B47" w:rsidRPr="001B3B47">
-[...19 lines deleted...]
-    <w:p w14:paraId="3756860F" w14:textId="77777777" w:rsidR="003B2DA0" w:rsidRPr="001B3B47" w:rsidRDefault="003B2DA0" w:rsidP="003B2DA0">
+      <w:r w:rsidR="000F02E9" w:rsidRPr="000F02E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://inside.m</w:t>
+      </w:r>
+      <w:r w:rsidR="000F02E9" w:rsidRPr="000F02E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="000F02E9" w:rsidRPr="000F02E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ntclair.edu/administration/procurement-services/procurement-resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3756860F" w14:textId="77777777" w:rsidR="003B2DA0" w:rsidRPr="000F02E9" w:rsidRDefault="003B2DA0" w:rsidP="003B2DA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
           <w:spacing w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D61BE4D" w14:textId="443693B1" w:rsidR="00B51BDE" w:rsidRPr="002626BF" w:rsidRDefault="001B3B47" w:rsidP="002626BF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000F02E9">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B51BDE">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Affirmative Action/</w:t>
       </w:r>
       <w:r w:rsidR="00B51BDE" w:rsidRPr="00470674">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Anti-Discrimination</w:t>
       </w:r>
@@ -3805,67 +3820,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,400), then upon execution of this Agreement the SERVICE PROVIDER shall provide the </w:t>
       </w:r>
       <w:r w:rsidR="00CC7B94">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UNIVERSITY</w:t>
       </w:r>
       <w:r w:rsidRPr="00601A7B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Business Registration Certificate issued by the New Jersey Department of Treasury, Division of Revenue, as proof of valid business registration with the State of New Jersey. To register, contact the Division of Revenue at (609) 292-1730 or register online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00601A7B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>www.state.nj.us/treas</w:t>
-[...15 lines deleted...]
-          <w:t>ry/revenue/busregcert.shtml</w:t>
+          <w:t>www.state.nj.us/treasury/revenue/busregcert.shtml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00601A7B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0057CA" w14:textId="77777777" w:rsidR="003B2DA0" w:rsidRPr="00601A7B" w:rsidRDefault="003B2DA0" w:rsidP="003B2DA0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="58"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4734B3C7" w14:textId="77777777" w:rsidR="00AB6EA2" w:rsidRPr="00601A7B" w:rsidRDefault="003B2DA0" w:rsidP="00AB6EA2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -6091,67 +6090,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>here:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00E32185">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0562C1"/>
           </w:rPr>
-          <w:t>https://www</w:t>
-[...15 lines deleted...]
-          <w:t>nj.go</w:t>
+          <w:t>https://www.nj.go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E32185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0562C1"/>
           <w:u w:val="single" w:color="0562C1"/>
         </w:rPr>
         <w:t>v/labor/</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00E32185">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="0562C1"/>
           </w:rPr>
           <w:t>forms_pdfs/equalpayact/mw563(6-18)annualequalpay.pdf</w:t>
         </w:r>
         <w:r w:rsidRPr="00E32185">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>.</w:t>
@@ -6274,65 +6257,51 @@
         </w:rPr>
         <w:t>found</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>here:</w:t>
       </w:r>
       <w:r w:rsidR="00E32185" w:rsidRPr="00E32185">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00E32185" w:rsidRPr="00D1105F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>https://www.nj.gov/labor/forms_pdfs/equalpaya</w:t>
-[...13 lines deleted...]
-          <w:t>t/mw-564_instructions.pdf</w:t>
+          <w:t>https://www.nj.gov/labor/forms_pdfs/equalpayact/mw-564_instructions.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E32185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Reports when</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-14"/>
@@ -6919,362 +6888,362 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B3B47">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Minimum Limit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BFAFA3" w14:textId="3C1CE2DA" w:rsidR="00601A7B" w:rsidRPr="00601A7B" w:rsidRDefault="001B3B47" w:rsidP="003C6FA3">
+    <w:p w14:paraId="02BFAFA3" w14:textId="3C1CE2DA" w:rsidR="00601A7B" w:rsidRPr="00601A7B" w:rsidRDefault="00000000" w:rsidP="003C6FA3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-465038058"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="001B3B47">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="001B3B47">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00601A7B" w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Workers' Compensation </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001B3B47">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00601A7B" w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Statutory Limit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC1A814" w14:textId="0C69DBAE" w:rsidR="00601A7B" w:rsidRPr="00601A7B" w:rsidRDefault="001B3B47" w:rsidP="001B3B47">
+    <w:p w14:paraId="0EC1A814" w14:textId="0C69DBAE" w:rsidR="00601A7B" w:rsidRPr="00601A7B" w:rsidRDefault="00000000" w:rsidP="001B3B47">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1028324019"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="001B3B47">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="001B3B47">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00601A7B" w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Liability </w:t>
       </w:r>
       <w:r w:rsidR="00601A7B" w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001B3B47">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00601A7B" w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>$1,000,000 each occurrence</w:t>
       </w:r>
       <w:r w:rsidR="003C6FA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="003C6FA3" w:rsidRPr="003C6FA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00D3345C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003C6FA3" w:rsidRPr="003C6FA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> million general aggregate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3659D305" w14:textId="50A04404" w:rsidR="00601A7B" w:rsidRPr="00601A7B" w:rsidRDefault="001B3B47" w:rsidP="003C6FA3">
+    <w:p w14:paraId="3659D305" w14:textId="50A04404" w:rsidR="00601A7B" w:rsidRPr="00601A7B" w:rsidRDefault="00000000" w:rsidP="003C6FA3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-919791220"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="001B3B47">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="001B3B47">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00601A7B" w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Automobile Liability </w:t>
       </w:r>
       <w:r w:rsidR="00601A7B" w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001B3B47">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00601A7B" w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>$1,000,000 each occurrence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0149CC" w14:textId="22FC681A" w:rsidR="00183DE1" w:rsidRDefault="001B3B47" w:rsidP="003C6FA3">
+    <w:p w14:paraId="2F0149CC" w14:textId="22FC681A" w:rsidR="00183DE1" w:rsidRDefault="00000000" w:rsidP="003C6FA3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-861051014"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="001B3B47">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="001B3B47">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00183DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Professional Liability </w:t>
       </w:r>
       <w:r w:rsidR="00183DE1">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001B3B47">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00183DE1" w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>$1,000,000 each occurrence</w:t>
       </w:r>
       <w:r w:rsidR="00894086">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00894086" w:rsidRPr="003C6FA3">
         <w:rPr>
@@ -7847,51 +7816,51 @@
           <w:b/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00894086">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The SERVICE PROVIDER is an independent contractor. This Agreement is not intended to establish any employer/employee, joint venture, or partnership relationship, either expressly or by implication between the UNIVERSITY and the SERVICE PROVIDER.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEA045C" w14:textId="77777777" w:rsidR="00886D52" w:rsidRPr="00601A7B" w:rsidRDefault="00886D52" w:rsidP="00886D52">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FB642B7" w14:textId="55FFAFED" w:rsidR="00B8475B" w:rsidRPr="004349CE" w:rsidRDefault="003B2DA0" w:rsidP="00894086">
+    <w:p w14:paraId="7FB642B7" w14:textId="0BB670BF" w:rsidR="00B8475B" w:rsidRPr="004349CE" w:rsidRDefault="003B2DA0" w:rsidP="00894086">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>Conflict</w:t>
       </w:r>
       <w:r w:rsidRPr="00601A7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
@@ -8345,79 +8314,59 @@
         <w:t>found</w:t>
       </w:r>
       <w:r w:rsidR="00127B8D" w:rsidRPr="00F97284">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00127B8D" w:rsidRPr="00F97284">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>at:</w:t>
       </w:r>
       <w:r w:rsidR="00B8475B">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...27 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="000F02E9" w:rsidRPr="000F02E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://inside.montclair.edu/documents/financial-conflict-interest-fcoifinal5152017web-1-1</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4D0CF223" w14:textId="77777777" w:rsidR="004349CE" w:rsidRDefault="004349CE" w:rsidP="004349CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C594D7" w14:textId="77777777" w:rsidR="004349CE" w:rsidRPr="00B8475B" w:rsidRDefault="004349CE" w:rsidP="004349CE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E2A6C15" w14:textId="77777777" w:rsidR="00894086" w:rsidRPr="00601A7B" w:rsidRDefault="00894086" w:rsidP="00894086">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C811003" w14:textId="77777777" w:rsidR="00B51BDE" w:rsidRPr="007A4788" w:rsidRDefault="00B51BDE" w:rsidP="00B51BDE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -10016,51 +9965,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EBB7D48" w14:textId="77777777" w:rsidR="003B2DA0" w:rsidRPr="00496A2F" w:rsidRDefault="009314F3" w:rsidP="003B2DA0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="003B2DA0" w:rsidRPr="00496A2F" w:rsidSect="00A06C1E">
-          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1260" w:right="1440" w:bottom="187" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00496A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SERVICE PROVIDER’S </w:t>
       </w:r>
       <w:r w:rsidR="003B2DA0" w:rsidRPr="00496A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PROPOSAL</w:t>
       </w:r>
@@ -10614,144 +10563,130 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29B6FB9E" w14:textId="77777777" w:rsidR="003B2DA0" w:rsidRPr="00496A2F" w:rsidRDefault="003B2DA0" w:rsidP="00601A7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Employee Information Report Form AA302 (electronically provided by the Division and distributed to the public agency through the Division’s website at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="004801DD" w:rsidRPr="00496A2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t>https://www.state.nj.us/treasury/purchase</w:t>
-[...13 lines deleted...]
-          <w:t>forms/AA_Supplement.pdf</w:t>
+          <w:t>https://www.state.nj.us/treasury/purchase/forms/AA_Supplement.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004801DD" w:rsidRPr="00496A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17"/>
+      <w:hyperlink r:id="rId16"/>
       <w:r w:rsidRPr="00496A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The contractor and its subcontractors shall furnish such reports or other documents to the Division of Public Contracts Equal Employment Opportunity Compliance as may be requested by the office from time to time in order to carry out the purposes of these regulations, and public agencies shall furnish such information as may be requested by the Division of Public Contracts Equal Employment Opportunity Compliance for conducting a compliance investigation pursuant to </w:t>
       </w:r>
       <w:r w:rsidRPr="00496A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Subchapter 10 of the Administrative Code at</w:t>
       </w:r>
       <w:r w:rsidRPr="00496A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> N.J.A.C. 17:27</w:t>
       </w:r>
       <w:r w:rsidRPr="00496A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Courier New" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00601A7B" w:rsidRPr="00496A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003B2DA0" w:rsidRPr="00496A2F" w:rsidSect="00285DFE">
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="639D8D6D" w14:textId="77777777" w:rsidR="006B21F7" w:rsidRDefault="006B21F7" w:rsidP="0078565A">
+    <w:p w14:paraId="29A03782" w14:textId="77777777" w:rsidR="00D816BD" w:rsidRDefault="00D816BD" w:rsidP="0078565A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06A92967" w14:textId="77777777" w:rsidR="006B21F7" w:rsidRDefault="006B21F7" w:rsidP="0078565A">
+    <w:p w14:paraId="412900FD" w14:textId="77777777" w:rsidR="00D816BD" w:rsidRDefault="00D816BD" w:rsidP="0078565A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10823,61 +10758,61 @@
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77688B4F" w14:textId="77777777" w:rsidR="003B2DA0" w:rsidRDefault="003B2DA0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="00B54C2A" w14:textId="77777777" w:rsidR="003B2DA0" w:rsidRDefault="003B2DA0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39CB4E8B" w14:textId="77777777" w:rsidR="006B21F7" w:rsidRDefault="006B21F7" w:rsidP="0078565A">
+    <w:p w14:paraId="17B04A55" w14:textId="77777777" w:rsidR="00D816BD" w:rsidRDefault="00D816BD" w:rsidP="0078565A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21298B60" w14:textId="77777777" w:rsidR="006B21F7" w:rsidRDefault="006B21F7" w:rsidP="0078565A">
+    <w:p w14:paraId="315A4F58" w14:textId="77777777" w:rsidR="00D816BD" w:rsidRDefault="00D816BD" w:rsidP="0078565A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FEA3DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="558C4C78"/>
     <w:lvl w:ilvl="0" w:tplc="FDF079EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
@@ -12067,136 +12002,143 @@
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="231158680">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1605989884">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B4D57"/>
     <w:rsid w:val="00077E66"/>
     <w:rsid w:val="000C030A"/>
     <w:rsid w:val="000D5673"/>
     <w:rsid w:val="000E3105"/>
+    <w:rsid w:val="000F02E9"/>
     <w:rsid w:val="000F69B9"/>
     <w:rsid w:val="00127B8D"/>
     <w:rsid w:val="00164C4D"/>
     <w:rsid w:val="00183DE1"/>
     <w:rsid w:val="001B3B47"/>
     <w:rsid w:val="001B714A"/>
     <w:rsid w:val="00200CA8"/>
     <w:rsid w:val="00224085"/>
+    <w:rsid w:val="00244EE4"/>
     <w:rsid w:val="002626BF"/>
     <w:rsid w:val="00285DFE"/>
+    <w:rsid w:val="002D3902"/>
     <w:rsid w:val="00386171"/>
     <w:rsid w:val="003A4592"/>
     <w:rsid w:val="003B2DA0"/>
     <w:rsid w:val="003C6FA3"/>
     <w:rsid w:val="00406E9D"/>
     <w:rsid w:val="00413D8B"/>
     <w:rsid w:val="004349CE"/>
     <w:rsid w:val="004801DD"/>
     <w:rsid w:val="00496A2F"/>
     <w:rsid w:val="004B4D57"/>
     <w:rsid w:val="004E0737"/>
     <w:rsid w:val="004F5729"/>
     <w:rsid w:val="00532FCC"/>
     <w:rsid w:val="005C4F3B"/>
     <w:rsid w:val="00601A7B"/>
     <w:rsid w:val="00601D39"/>
     <w:rsid w:val="00673F11"/>
     <w:rsid w:val="006818CD"/>
     <w:rsid w:val="00692D3B"/>
     <w:rsid w:val="0069710A"/>
     <w:rsid w:val="006B21F7"/>
     <w:rsid w:val="006F6B47"/>
     <w:rsid w:val="0072464E"/>
     <w:rsid w:val="00767D3C"/>
     <w:rsid w:val="007710CB"/>
     <w:rsid w:val="0078565A"/>
     <w:rsid w:val="00886D52"/>
     <w:rsid w:val="00894086"/>
     <w:rsid w:val="008D2732"/>
     <w:rsid w:val="00906C15"/>
+    <w:rsid w:val="0091541A"/>
     <w:rsid w:val="009314F3"/>
     <w:rsid w:val="009370EE"/>
     <w:rsid w:val="0094485E"/>
     <w:rsid w:val="009766DE"/>
     <w:rsid w:val="009E3EF7"/>
     <w:rsid w:val="00A05D59"/>
     <w:rsid w:val="00A24696"/>
     <w:rsid w:val="00A32C7A"/>
     <w:rsid w:val="00A436F8"/>
     <w:rsid w:val="00AB6EA2"/>
     <w:rsid w:val="00B30810"/>
     <w:rsid w:val="00B51BDE"/>
     <w:rsid w:val="00B542D6"/>
     <w:rsid w:val="00B8475B"/>
     <w:rsid w:val="00CA4BD3"/>
     <w:rsid w:val="00CC7B94"/>
     <w:rsid w:val="00D3345C"/>
+    <w:rsid w:val="00D816BD"/>
     <w:rsid w:val="00D97E65"/>
     <w:rsid w:val="00DC1883"/>
+    <w:rsid w:val="00DC595B"/>
     <w:rsid w:val="00E32185"/>
+    <w:rsid w:val="00E67C71"/>
     <w:rsid w:val="00EA08F9"/>
     <w:rsid w:val="00F04E4F"/>
     <w:rsid w:val="00F77E49"/>
     <w:rsid w:val="00FD1C18"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -13006,51 +12948,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1997755789">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:equalpayact@dol.nj.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nj.gov/labor/forms_pdfs/equalpayact/mw-564_instructions.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.state.nj.us/treasury/contract_compliance)" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.state.nj.us/treasury/purchase/forms/AA_Supplement.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nj.gov/labor/forms_pdfs/equalpayact/mw563(6-18)annualequalpay.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nj.gov/labor/forms_pdfs/equalpayact/mw563(6-18)annualequalpay.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.state.nj.us/treasury/revenue/busregcert.shtml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inside.montclair.edu/documents/2017-revised-fcoifinal5152017web-1-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:equalpayact@dol.nj.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nj.gov/labor/forms_pdfs/equalpayact/mw-564_instructions.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.state.nj.us/treasury/contract_compliance)" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nj.gov/labor/forms_pdfs/equalpayact/mw563(6-18)annualequalpay.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.state.nj.us/treasury/purchase/forms/AA_Supplement.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nj.gov/labor/forms_pdfs/equalpayact/mw563(6-18)annualequalpay.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.state.nj.us/treasury/revenue/busregcert.shtml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13291,74 +13233,74 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C5D0254-9A53-4DC9-AA97-641C811DE1AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>4323</Words>
-  <Characters>24642</Characters>
+  <Words>4306</Words>
+  <Characters>24546</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>205</Lines>
+  <Lines>204</Lines>
   <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ramapo College of NJ</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28908</CharactersWithSpaces>
+  <CharactersWithSpaces>28795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Shawn Laidlaw</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>45c3e4bff0eda9acddf8785057fb615d6523348154069cfb5720a29ca924f715</vt:lpwstr>
   </property>
 </Properties>
 </file>