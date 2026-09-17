--- v0 (2026-08-03)
+++ v1 (2026-09-17)
@@ -1,266 +1,280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20405"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\Groups\orsp\ORSP Business\OSP Website\Budget\Non-Federal Budget Spreadsheets\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\russot\Desktop\Revised Budget Templates August 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7907E4E-A6B5-4B2F-A797-A526EE3984DE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3F5C54A7-A828-4065-9037-9C9DC721470C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12105" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Summary Budget" sheetId="11" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="MSU Match Budget " sheetId="9" r:id="rId3"/>
+    <sheet name="MSU Lead Budget" sheetId="3" r:id="rId1"/>
+    <sheet name="MSU Match Budget " sheetId="9" r:id="rId2"/>
+    <sheet name="Summary Budget" sheetId="11" r:id="rId3"/>
     <sheet name="IDC Types" sheetId="7" state="hidden" r:id="rId4"/>
     <sheet name="TPC Sponsor (OSP Use Only)" sheetId="8" state="hidden" r:id="rId5"/>
     <sheet name="TPC MATCH (OSP Use Only)" sheetId="10" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'MSU Lead Budget'!$A$1:$I$56</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'MSU Match Budget '!$A$1:$I$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'MSU Lead Budget'!$A$1:$I$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'MSU Match Budget '!$A$1:$I$56</definedName>
   </definedNames>
   <calcPr calcId="191029" fullPrecision="0"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D22" i="9" l="1"/>
+  <c r="E26" i="3" l="1"/>
+  <c r="D22" i="9"/>
   <c r="D22" i="3"/>
-  <c r="E9" i="11" l="1"/>
-[...1 lines deleted...]
-  <c r="I2" i="10"/>
+  <c r="I2" i="10" l="1"/>
   <c r="E2" i="10"/>
   <c r="F2" i="10"/>
   <c r="G2" i="10"/>
   <c r="H2" i="10"/>
   <c r="D2" i="10"/>
   <c r="D49" i="9"/>
   <c r="I48" i="9"/>
   <c r="E47" i="9"/>
   <c r="F47" i="9" s="1"/>
   <c r="H46" i="9"/>
   <c r="G46" i="9"/>
   <c r="F46" i="9"/>
   <c r="E46" i="9"/>
   <c r="D46" i="9"/>
-  <c r="I46" i="9" s="1"/>
   <c r="I45" i="9"/>
   <c r="I44" i="9"/>
   <c r="I43" i="9"/>
   <c r="I42" i="9"/>
   <c r="I41" i="9"/>
   <c r="I39" i="9"/>
   <c r="I38" i="9"/>
   <c r="I37" i="9"/>
   <c r="H35" i="9"/>
   <c r="G35" i="9"/>
   <c r="F35" i="9"/>
   <c r="E35" i="9"/>
   <c r="D35" i="9"/>
   <c r="I35" i="9" s="1"/>
+  <c r="E9" i="11" s="1"/>
   <c r="I34" i="9"/>
   <c r="I33" i="9"/>
   <c r="I31" i="9"/>
-  <c r="I28" i="9"/>
+  <c r="E8" i="11" s="1"/>
   <c r="H28" i="9"/>
   <c r="G28" i="9"/>
   <c r="F28" i="9"/>
+  <c r="I28" i="9" s="1"/>
   <c r="E28" i="9"/>
   <c r="D28" i="9"/>
   <c r="D27" i="9"/>
   <c r="D26" i="9"/>
   <c r="D25" i="9"/>
   <c r="I21" i="9"/>
   <c r="I20" i="9"/>
   <c r="I19" i="9"/>
   <c r="I18" i="9"/>
   <c r="I17" i="9"/>
   <c r="E16" i="9"/>
   <c r="F16" i="9" s="1"/>
   <c r="F15" i="9"/>
   <c r="G15" i="9" s="1"/>
   <c r="H15" i="9" s="1"/>
   <c r="E15" i="9"/>
-  <c r="E27" i="9" s="1"/>
   <c r="F14" i="9"/>
   <c r="E14" i="9"/>
   <c r="D12" i="9"/>
   <c r="D23" i="9" s="1"/>
   <c r="F11" i="9"/>
   <c r="E11" i="9"/>
-  <c r="F10" i="9"/>
   <c r="E10" i="9"/>
+  <c r="F10" i="9" s="1"/>
   <c r="E9" i="9"/>
   <c r="F9" i="9" s="1"/>
   <c r="E8" i="9"/>
   <c r="E7" i="9"/>
   <c r="F7" i="9" s="1"/>
   <c r="G7" i="9" s="1"/>
   <c r="H7" i="9" s="1"/>
   <c r="E6" i="9"/>
   <c r="F6" i="9" s="1"/>
   <c r="G6" i="9" s="1"/>
-  <c r="D50" i="9" l="1"/>
+  <c r="I46" i="9" l="1"/>
+  <c r="E27" i="9"/>
+  <c r="D50" i="9"/>
   <c r="E26" i="9"/>
   <c r="E12" i="9"/>
   <c r="G16" i="9"/>
   <c r="H16" i="9" s="1"/>
   <c r="I16" i="9"/>
   <c r="G47" i="9"/>
   <c r="F49" i="9"/>
   <c r="F50" i="9" s="1"/>
   <c r="F26" i="9"/>
   <c r="G9" i="9"/>
   <c r="I7" i="9"/>
   <c r="F22" i="9"/>
   <c r="F27" i="9"/>
   <c r="H6" i="9"/>
   <c r="F8" i="9"/>
   <c r="G8" i="9" s="1"/>
   <c r="H8" i="9" s="1"/>
   <c r="G11" i="9"/>
   <c r="H11" i="9" s="1"/>
   <c r="D29" i="9"/>
   <c r="D30" i="9" s="1"/>
   <c r="I6" i="9"/>
   <c r="E25" i="9"/>
   <c r="I15" i="9"/>
   <c r="E49" i="9"/>
   <c r="G10" i="9"/>
   <c r="H10" i="9" s="1"/>
   <c r="G14" i="9"/>
   <c r="E22" i="9"/>
   <c r="G28" i="3"/>
   <c r="H28" i="3"/>
   <c r="G35" i="3"/>
   <c r="H35" i="3"/>
   <c r="G46" i="3"/>
   <c r="H46" i="3"/>
   <c r="E29" i="9" l="1"/>
   <c r="G12" i="9"/>
   <c r="G49" i="9"/>
   <c r="G50" i="9" s="1"/>
   <c r="H47" i="9"/>
   <c r="G22" i="9"/>
   <c r="G23" i="9" s="1"/>
   <c r="H14" i="9"/>
+  <c r="I14" i="9" s="1"/>
   <c r="G27" i="9"/>
   <c r="H9" i="9"/>
   <c r="H26" i="9" s="1"/>
   <c r="G26" i="9"/>
   <c r="I26" i="9" s="1"/>
   <c r="I8" i="9"/>
   <c r="E50" i="9"/>
   <c r="G25" i="9"/>
   <c r="I11" i="9"/>
-  <c r="I14" i="9"/>
   <c r="H25" i="9"/>
-  <c r="H12" i="9"/>
   <c r="I10" i="9"/>
   <c r="E23" i="9"/>
   <c r="D51" i="9"/>
   <c r="D4" i="10" s="1"/>
   <c r="D5" i="10" s="1"/>
   <c r="D6" i="10" s="1"/>
   <c r="D55" i="9" s="1"/>
   <c r="F25" i="9"/>
   <c r="F29" i="9" s="1"/>
   <c r="F12" i="9"/>
   <c r="I2" i="8"/>
   <c r="E2" i="8"/>
   <c r="F2" i="8"/>
   <c r="G2" i="8"/>
   <c r="H2" i="8"/>
   <c r="D2" i="8"/>
-  <c r="I9" i="9" l="1"/>
+  <c r="H12" i="9" l="1"/>
+  <c r="I9" i="9"/>
   <c r="D7" i="10"/>
   <c r="D56" i="9"/>
   <c r="G29" i="9"/>
   <c r="G30" i="9" s="1"/>
   <c r="G51" i="9" s="1"/>
   <c r="G4" i="10" s="1"/>
   <c r="G5" i="10" s="1"/>
   <c r="G6" i="10" s="1"/>
   <c r="G55" i="9" s="1"/>
   <c r="H27" i="9"/>
   <c r="I27" i="9" s="1"/>
   <c r="H22" i="9"/>
   <c r="I22" i="9" s="1"/>
   <c r="E6" i="11" s="1"/>
-  <c r="H29" i="9"/>
   <c r="I25" i="9"/>
   <c r="H49" i="9"/>
   <c r="I47" i="9"/>
   <c r="E30" i="9"/>
   <c r="F23" i="9"/>
   <c r="F30" i="9" s="1"/>
   <c r="F51" i="9" s="1"/>
   <c r="F4" i="10" s="1"/>
   <c r="F5" i="10" s="1"/>
   <c r="F6" i="10" s="1"/>
   <c r="F55" i="9" s="1"/>
   <c r="I12" i="9"/>
   <c r="E5" i="11" s="1"/>
   <c r="F28" i="3"/>
   <c r="F35" i="3"/>
   <c r="F46" i="3"/>
-  <c r="I29" i="9" l="1"/>
+  <c r="H29" i="9" l="1"/>
+  <c r="I29" i="9"/>
   <c r="E7" i="11" s="1"/>
   <c r="G7" i="10"/>
   <c r="G56" i="9"/>
   <c r="F7" i="10"/>
   <c r="F56" i="9"/>
   <c r="F54" i="9"/>
   <c r="G54" i="9"/>
   <c r="H23" i="9"/>
   <c r="H30" i="9" s="1"/>
   <c r="E51" i="9"/>
   <c r="E4" i="10" s="1"/>
   <c r="E5" i="10" s="1"/>
   <c r="E6" i="10" s="1"/>
   <c r="E55" i="9" s="1"/>
   <c r="H50" i="9"/>
   <c r="I50" i="9" s="1"/>
   <c r="E10" i="11" s="1"/>
   <c r="I49" i="9"/>
   <c r="E7" i="3"/>
   <c r="E8" i="3"/>
   <c r="F8" i="3" s="1"/>
   <c r="G8" i="3" s="1"/>
   <c r="H8" i="3" s="1"/>
   <c r="E9" i="3"/>
   <c r="F9" i="3" s="1"/>
@@ -335,51 +349,50 @@
   <c r="G26" i="3"/>
   <c r="I11" i="3"/>
   <c r="I35" i="3"/>
   <c r="D9" i="11" s="1"/>
   <c r="F9" i="11" s="1"/>
   <c r="F26" i="3"/>
   <c r="F27" i="3"/>
   <c r="F22" i="3"/>
   <c r="F7" i="3"/>
   <c r="G7" i="3" s="1"/>
   <c r="H7" i="3" s="1"/>
   <c r="E49" i="3"/>
   <c r="E50" i="3" s="1"/>
   <c r="F47" i="3"/>
   <c r="G47" i="3" s="1"/>
   <c r="I10" i="3"/>
   <c r="I28" i="3"/>
   <c r="D50" i="3"/>
   <c r="I8" i="3"/>
   <c r="I46" i="3"/>
   <c r="I16" i="3"/>
   <c r="E22" i="3"/>
   <c r="D29" i="3"/>
   <c r="D23" i="3"/>
   <c r="E27" i="3"/>
-  <c r="E26" i="3"/>
   <c r="E12" i="3"/>
   <c r="E25" i="3"/>
   <c r="H4" i="10" l="1"/>
   <c r="H5" i="10" s="1"/>
   <c r="H6" i="10" s="1"/>
   <c r="H55" i="9" s="1"/>
   <c r="I51" i="9"/>
   <c r="H54" i="9"/>
   <c r="H22" i="3"/>
   <c r="H27" i="3"/>
   <c r="G25" i="3"/>
   <c r="G29" i="3" s="1"/>
   <c r="H47" i="3"/>
   <c r="H49" i="3" s="1"/>
   <c r="H50" i="3" s="1"/>
   <c r="G49" i="3"/>
   <c r="G50" i="3" s="1"/>
   <c r="G12" i="3"/>
   <c r="G23" i="3" s="1"/>
   <c r="H25" i="3"/>
   <c r="H12" i="3"/>
   <c r="I7" i="3"/>
   <c r="F25" i="3"/>
   <c r="F29" i="3" s="1"/>
   <c r="I14" i="3"/>
@@ -1053,51 +1066,51 @@
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Ted Russo:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 The Sponsor RFP (Application Instructions) will specify whether indirect costs can be charged and on what base.
 Typically, if allowed by the sponsor, indirect costs on non-federal grants are charged as a percentage of Total Direct Costs (TDC), or as a percentage of Total Project Costs (TPC). 
 In some instances, non-federal sponsors will stipulate direct costs that can not be charged indirect costs. (E.g. equipment items, subawards)
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="84">
   <si>
     <t>Full Time/Release Time Salary</t>
   </si>
   <si>
     <t>Part Time/Summer Salary</t>
   </si>
   <si>
     <t>Total Senior Personnel</t>
   </si>
   <si>
     <t>Graduate Assistant Stipend</t>
   </si>
   <si>
     <t>Total Other Personnel</t>
   </si>
   <si>
     <t>Total Salary &amp; Wages</t>
   </si>
   <si>
     <t>Total Fringe Benefits</t>
   </si>
   <si>
     <t>Total Salary, Wages &amp; Fringe Benefits</t>
   </si>
   <si>
@@ -1302,50 +1315,53 @@
     <t>Total Budget</t>
   </si>
   <si>
     <t>Match Requirement-% of Total Project Costs (if applicable)</t>
   </si>
   <si>
     <t>Indirect Costs as a % of Total Project Costs (TPC)</t>
   </si>
   <si>
     <t xml:space="preserve">MONTCLAIR STATE UNIVERSITY: LEAD BUDGET NON-FEDERAL </t>
   </si>
   <si>
     <t>MONTCLAIR STATE UNIVERSITY: NON-FEDERAL MATCH BUDGET</t>
   </si>
   <si>
     <t>STEP TWO: Enter Indirect Cost Rate---------------------------&gt;</t>
   </si>
   <si>
     <t>STEP ONE: Select Indirect Cost Type from Dropdown List Below</t>
   </si>
   <si>
     <t>STEP TWO Enter Indirect Cost Rate----------------------------&gt;</t>
   </si>
   <si>
     <t>AY 2024-2025</t>
+  </si>
+  <si>
+    <t>Project Title:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1725,296 +1741,283 @@
       <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="9" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="10" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="10" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="43" fontId="14" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="41" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="41" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="41" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="15" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="41" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="12" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="11" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="7" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="17" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="14" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="14" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="41" fontId="20" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="41" fontId="11" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="41" fontId="11" fillId="10" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="41" fontId="11" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="41" fontId="20" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="22" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="41" fontId="22" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="12" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="12" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="12" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="12" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="12" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="12" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
@@ -2033,228 +2036,204 @@
     </xf>
     <xf numFmtId="41" fontId="9" fillId="12" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="41" fontId="14" fillId="12" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="12" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="12" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="14" fillId="12" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Good" xfId="2" builtinId="26"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFFFF66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2383,407 +2362,162 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{851E057A-CDAF-4A87-B71B-A65337654414}">
-[...243 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:C2"/>
+      <selection activeCell="E25" sqref="E25:E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.85546875" style="10" customWidth="1"/>
     <col min="2" max="2" width="3.85546875" style="10" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" style="10" customWidth="1"/>
     <col min="4" max="8" width="18.5703125" style="10" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15.85546875" style="10" customWidth="1"/>
     <col min="10" max="11" width="9.140625" style="10"/>
     <col min="12" max="12" width="9.140625" style="10" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="98" t="s">
+      <c r="A1" s="93" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="98"/>
-[...11 lines deleted...]
-      <c r="A2" s="109" t="s">
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="94"/>
+    </row>
+    <row r="2" spans="1:9" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="104" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="110"/>
-[...9 lines deleted...]
-      <c r="A3" s="112" t="s">
+      <c r="B2" s="105"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="105" t="s">
+        <v>83</v>
+      </c>
+      <c r="E2" s="105"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="111"/>
+      <c r="H2" s="111"/>
+      <c r="I2" s="111"/>
+    </row>
+    <row r="3" spans="1:9" s="46" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="107" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="113"/>
-[...2 lines deleted...]
-      <c r="E3" s="113" t="s">
+      <c r="B3" s="108"/>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="108" t="s">
         <v>33</v>
       </c>
-      <c r="F3" s="113"/>
-[...5 lines deleted...]
-      <c r="A4" s="100" t="s">
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+    </row>
+    <row r="4" spans="1:9" s="46" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="95" t="s">
         <v>51</v>
       </c>
-      <c r="B4" s="100"/>
-[...1 lines deleted...]
-      <c r="D4" s="102" t="s">
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="97" t="s">
         <v>28</v>
       </c>
-      <c r="E4" s="102" t="s">
+      <c r="E4" s="97" t="s">
         <v>29</v>
       </c>
-      <c r="F4" s="102" t="s">
+      <c r="F4" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="G4" s="102" t="s">
+      <c r="G4" s="97" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="102" t="s">
+      <c r="H4" s="97" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="103" t="s">
+      <c r="I4" s="98" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="48" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="19"/>
       <c r="C5" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="11"/>
       <c r="D6" s="2">
         <v>0</v>
       </c>
       <c r="E6" s="2">
         <f t="shared" ref="E6:H11" si="0">D6*1.035</f>
@@ -2934,82 +2668,82 @@
       <c r="C11" s="11"/>
       <c r="D11" s="2">
         <v>0</v>
       </c>
       <c r="E11" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="43" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" s="41" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="21"/>
       <c r="D12" s="15">
         <f>SUM(D6:D11)</f>
         <v>0</v>
       </c>
       <c r="E12" s="15">
         <f>SUM(E6:E11)</f>
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <f>SUM(F6:F11)</f>
         <v>0</v>
       </c>
       <c r="G12" s="15">
         <f>SUM(G6:G11)</f>
         <v>0</v>
       </c>
       <c r="H12" s="15">
         <f>SUM(H6:H11)</f>
         <v>0</v>
       </c>
       <c r="I12" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="48" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="23"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="11"/>
       <c r="D14" s="2">
         <v>0</v>
       </c>
       <c r="E14" s="2">
         <f t="shared" ref="E14:H16" si="2">D14*1.025</f>
         <v>0</v>
       </c>
@@ -3198,607 +2932,607 @@
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="11"/>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="2">
         <v>0</v>
       </c>
       <c r="F21" s="2">
         <v>0</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="2">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="49" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="25"/>
       <c r="D22" s="6">
         <f>SUM(D14:D21)</f>
         <v>0</v>
       </c>
       <c r="E22" s="6">
         <f>SUM(E14:E21)</f>
         <v>0</v>
       </c>
       <c r="F22" s="6">
         <f>SUM(F14:F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="6">
         <f>SUM(G14:G21)</f>
         <v>0</v>
       </c>
       <c r="H22" s="6">
         <f>SUM(H14:H21)</f>
         <v>0</v>
       </c>
       <c r="I22" s="2">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="49" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="25"/>
       <c r="D23" s="6">
         <f>SUM(D12,D22)</f>
         <v>0</v>
       </c>
       <c r="E23" s="6">
         <f>SUM(E12,E22)</f>
         <v>0</v>
       </c>
       <c r="F23" s="6">
         <f>SUM(F12,F22)</f>
         <v>0</v>
       </c>
       <c r="G23" s="6">
         <f>SUM(G12,G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="6">
         <f>SUM(H12,H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="2">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="48" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="26"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="1"/>
-      <c r="C25" s="27"/>
+      <c r="C25" s="13"/>
       <c r="D25" s="6">
         <f>SUM(D6:D8,D20)*0.281</f>
         <v>0</v>
       </c>
       <c r="E25" s="6">
         <f>SUM(E6:E8,E20)*0.281</f>
         <v>0</v>
       </c>
       <c r="F25" s="6">
         <f>SUM(F6:F8,F20)*0.281</f>
         <v>0</v>
       </c>
       <c r="G25" s="6">
         <f>SUM(G6:G8,G20)*0.281</f>
         <v>0</v>
       </c>
       <c r="H25" s="6">
         <f>SUM(H6:H8,H20)*0.281</f>
         <v>0</v>
       </c>
       <c r="I25" s="2">
         <f t="shared" ref="I25:I31" si="4">SUM(D25:H25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="1"/>
-      <c r="C26" s="27"/>
+      <c r="C26" s="13"/>
       <c r="D26" s="6">
         <f>SUM(D9:D11,D21)*0.092</f>
         <v>0</v>
       </c>
       <c r="E26" s="6">
-        <f>SUM(E9:E11,E21)*0.092</f>
+        <f>SUM(E7:E9,E21)*0.281</f>
         <v>0</v>
       </c>
       <c r="F26" s="6">
         <f>SUM(F9:F11,F21)*0.092</f>
         <v>0</v>
       </c>
       <c r="G26" s="6">
         <f>SUM(G9:G11,G21)*0.092</f>
         <v>0</v>
       </c>
       <c r="H26" s="6">
         <f>SUM(H9:H11,H21)*0.092</f>
         <v>0</v>
       </c>
       <c r="I26" s="2">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="1"/>
-      <c r="C27" s="27"/>
+      <c r="C27" s="13"/>
       <c r="D27" s="6">
         <f>SUM(D14:D18)*0.011</f>
         <v>0</v>
       </c>
       <c r="E27" s="6">
         <f>SUM(E14:E18)*0.011</f>
         <v>0</v>
       </c>
       <c r="F27" s="6">
         <f>SUM(F14:F18)*0.011</f>
         <v>0</v>
       </c>
       <c r="G27" s="6">
         <f>SUM(G14:G18)*0.011</f>
         <v>0</v>
       </c>
       <c r="H27" s="6">
         <f>SUM(H14:H18)*0.011</f>
         <v>0</v>
       </c>
       <c r="I27" s="2">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="1"/>
-      <c r="C28" s="27"/>
+      <c r="C28" s="13"/>
       <c r="D28" s="6">
         <f>SUM(D19)*0.148</f>
         <v>0</v>
       </c>
       <c r="E28" s="6">
         <f>SUM(E19)*0.148</f>
         <v>0</v>
       </c>
       <c r="F28" s="6">
         <f>SUM(F19)*0.148</f>
         <v>0</v>
       </c>
       <c r="G28" s="6">
         <f>SUM(G19)*0.148</f>
         <v>0</v>
       </c>
       <c r="H28" s="6">
         <f>SUM(H19)*0.148</f>
         <v>0</v>
       </c>
       <c r="I28" s="2">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:9" s="43" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="28" t="s">
+    <row r="29" spans="1:9" s="41" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="28"/>
-[...1 lines deleted...]
-      <c r="D29" s="50">
+      <c r="B29" s="27"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="47">
         <f>SUM(D25:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="50">
+      <c r="E29" s="47">
         <f>SUM(E25:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="50">
+      <c r="F29" s="47">
         <f>SUM(F25:F28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="50">
+      <c r="G29" s="47">
         <f>SUM(G25:G28)</f>
         <v>0</v>
       </c>
-      <c r="H29" s="50">
+      <c r="H29" s="47">
         <f>SUM(H25:H28)</f>
         <v>0</v>
       </c>
       <c r="I29" s="2">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A30" s="52" t="s">
+      <c r="A30" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="30"/>
-[...1 lines deleted...]
-      <c r="D30" s="105">
+      <c r="B30" s="29"/>
+      <c r="C30" s="99"/>
+      <c r="D30" s="100">
         <f>SUM(D23,D29)</f>
         <v>0</v>
       </c>
-      <c r="E30" s="105">
+      <c r="E30" s="100">
         <f>SUM(E23,E29)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="105">
+      <c r="F30" s="100">
         <f>SUM(F23,F29)</f>
         <v>0</v>
       </c>
-      <c r="G30" s="105">
+      <c r="G30" s="100">
         <f>SUM(G23,G29)</f>
         <v>0</v>
       </c>
-      <c r="H30" s="105">
+      <c r="H30" s="100">
         <f>SUM(H23,H29)</f>
         <v>0</v>
       </c>
-      <c r="I30" s="105">
+      <c r="I30" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="3"/>
-      <c r="C31" s="104"/>
-[...15 lines deleted...]
-      <c r="I31" s="105">
+      <c r="C31" s="99"/>
+      <c r="D31" s="99">
+        <v>0</v>
+      </c>
+      <c r="E31" s="99">
+        <v>0</v>
+      </c>
+      <c r="F31" s="99">
+        <v>0</v>
+      </c>
+      <c r="G31" s="99">
+        <v>0</v>
+      </c>
+      <c r="H31" s="99">
+        <v>0</v>
+      </c>
+      <c r="I31" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="7"/>
-      <c r="C32" s="31"/>
+      <c r="C32" s="30"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="4"/>
-      <c r="C33" s="29"/>
+      <c r="C33" s="28"/>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>0</v>
       </c>
       <c r="F33" s="13">
         <v>0</v>
       </c>
       <c r="G33" s="13">
         <v>0</v>
       </c>
       <c r="H33" s="13">
         <v>0</v>
       </c>
       <c r="I33" s="2">
         <f>SUM(D33:H33)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A34" s="32" t="s">
+      <c r="A34" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="32"/>
-      <c r="C34" s="29"/>
+      <c r="B34" s="31"/>
+      <c r="C34" s="28"/>
       <c r="D34" s="13">
         <v>0</v>
       </c>
       <c r="E34" s="13">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>0</v>
       </c>
       <c r="G34" s="13">
         <v>0</v>
       </c>
       <c r="H34" s="13">
         <v>0</v>
       </c>
       <c r="I34" s="2">
         <f>SUM(D34:H34)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:9" s="43" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="33" t="s">
+    <row r="35" spans="1:9" s="41" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="B35" s="33"/>
-[...1 lines deleted...]
-      <c r="D35" s="104">
+      <c r="B35" s="32"/>
+      <c r="C35" s="99"/>
+      <c r="D35" s="99">
         <f>SUM(D33:D34)</f>
         <v>0</v>
       </c>
-      <c r="E35" s="104">
+      <c r="E35" s="99">
         <f>SUM(E33:E34)</f>
         <v>0</v>
       </c>
-      <c r="F35" s="104">
+      <c r="F35" s="99">
         <f>SUM(F33:F34)</f>
         <v>0</v>
       </c>
-      <c r="G35" s="104">
+      <c r="G35" s="99">
         <f>SUM(G33:G34)</f>
         <v>0</v>
       </c>
-      <c r="H35" s="104">
+      <c r="H35" s="99">
         <f>SUM(H33:H34)</f>
         <v>0</v>
       </c>
-      <c r="I35" s="104">
+      <c r="I35" s="99">
         <f>+SUM(D35:H35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A36" s="36" t="s">
+      <c r="A36" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="B36" s="36"/>
-      <c r="C36" s="34"/>
+      <c r="B36" s="35"/>
+      <c r="C36" s="33"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="3"/>
-      <c r="C37" s="35"/>
+      <c r="C37" s="34"/>
       <c r="D37" s="13">
         <v>0</v>
       </c>
       <c r="E37" s="13">
         <v>0</v>
       </c>
       <c r="F37" s="13">
         <v>0</v>
       </c>
       <c r="G37" s="13">
         <v>0</v>
       </c>
       <c r="H37" s="13">
         <v>0</v>
       </c>
       <c r="I37" s="2">
         <f>SUM(D37:H37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="3"/>
-      <c r="C38" s="35"/>
+      <c r="C38" s="34"/>
       <c r="D38" s="13">
         <v>0</v>
       </c>
       <c r="E38" s="13">
         <v>0</v>
       </c>
       <c r="F38" s="13">
         <v>0</v>
       </c>
       <c r="G38" s="13">
         <v>0</v>
       </c>
       <c r="H38" s="13">
         <v>0</v>
       </c>
       <c r="I38" s="2">
         <f>SUM(D38:H38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="3"/>
-      <c r="C39" s="35"/>
+      <c r="C39" s="34"/>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="13">
         <v>0</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="2">
         <f>SUM(D39:H39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="3"/>
-      <c r="C40" s="35"/>
+      <c r="C40" s="34"/>
       <c r="D40" s="13">
         <v>0</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" s="13">
         <v>0</v>
       </c>
       <c r="G40" s="13">
         <v>0</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="3"/>
-      <c r="C41" s="35"/>
+      <c r="C41" s="34"/>
       <c r="D41" s="13">
         <v>0</v>
       </c>
       <c r="E41" s="13">
         <v>0</v>
       </c>
       <c r="F41" s="13">
         <v>0</v>
       </c>
       <c r="G41" s="13">
         <v>0</v>
       </c>
       <c r="H41" s="13">
         <v>0</v>
       </c>
       <c r="I41" s="2">
         <f t="shared" ref="I41:I50" si="5">SUM(D41:H41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="3"/>
-      <c r="C42" s="35"/>
+      <c r="C42" s="34"/>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="13">
         <v>0</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="2">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="3"/>
-      <c r="C43" s="35"/>
+      <c r="C43" s="34"/>
       <c r="D43" s="13">
         <v>0</v>
       </c>
       <c r="E43" s="13">
         <v>0</v>
       </c>
       <c r="F43" s="13">
         <v>0</v>
       </c>
       <c r="G43" s="13">
         <v>0</v>
       </c>
       <c r="H43" s="13">
         <v>0</v>
       </c>
       <c r="I43" s="2">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="12"/>
@@ -3825,476 +3559,479 @@
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="12"/>
       <c r="D45" s="13">
         <v>0</v>
       </c>
       <c r="E45" s="13">
         <v>0</v>
       </c>
       <c r="F45" s="13">
         <v>0</v>
       </c>
       <c r="G45" s="13">
         <v>0</v>
       </c>
       <c r="H45" s="13">
         <v>0</v>
       </c>
       <c r="I45" s="2">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:9" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="53" t="s">
+    <row r="46" spans="1:9" s="43" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="B46" s="44"/>
-      <c r="D46" s="46">
+      <c r="B46" s="42"/>
+      <c r="D46" s="44">
         <f>SUM(D42:D45)</f>
         <v>0</v>
       </c>
-      <c r="E46" s="46">
+      <c r="E46" s="44">
         <f>SUM(E42:E45)</f>
         <v>0</v>
       </c>
-      <c r="F46" s="46">
+      <c r="F46" s="44">
         <f>SUM(F42:F45)</f>
         <v>0</v>
       </c>
-      <c r="G46" s="46">
+      <c r="G46" s="44">
         <f>SUM(G42:G45)</f>
         <v>0</v>
       </c>
-      <c r="H46" s="46">
+      <c r="H46" s="44">
         <f>SUM(H42:H45)</f>
         <v>0</v>
       </c>
-      <c r="I46" s="47">
+      <c r="I46" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B47" s="3"/>
-      <c r="C47" s="37"/>
-[...3 lines deleted...]
-      <c r="E47" s="55">
+      <c r="C47" s="34"/>
+      <c r="D47" s="52">
+        <v>0</v>
+      </c>
+      <c r="E47" s="52">
         <f>D47*1.03</f>
         <v>0</v>
       </c>
-      <c r="F47" s="55">
+      <c r="F47" s="52">
         <f>E47*1.03</f>
         <v>0</v>
       </c>
-      <c r="G47" s="55">
+      <c r="G47" s="52">
         <f>F47*1.03</f>
         <v>0</v>
       </c>
-      <c r="H47" s="55">
+      <c r="H47" s="52">
         <f>G47*1.03</f>
         <v>0</v>
       </c>
-      <c r="I47" s="56">
+      <c r="I47" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A48" s="51" t="s">
+      <c r="A48" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="D48" s="58">
-[...14 lines deleted...]
-      <c r="I48" s="56">
+      <c r="D48" s="55">
+        <v>0</v>
+      </c>
+      <c r="E48" s="55">
+        <v>0</v>
+      </c>
+      <c r="F48" s="55">
+        <v>0</v>
+      </c>
+      <c r="G48" s="55">
+        <v>0</v>
+      </c>
+      <c r="H48" s="55">
+        <v>0</v>
+      </c>
+      <c r="I48" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A49" s="54" t="s">
+      <c r="A49" s="51" t="s">
         <v>42</v>
       </c>
       <c r="D49" s="3">
         <f>SUM(D47:D48)</f>
         <v>0</v>
       </c>
       <c r="E49" s="3">
         <f>SUM(E47:E48)</f>
         <v>0</v>
       </c>
       <c r="F49" s="3">
         <f>SUM(F47:F48)</f>
         <v>0</v>
       </c>
       <c r="G49" s="3">
         <f>SUM(G47:G48)</f>
         <v>0</v>
       </c>
       <c r="H49" s="3">
         <f>SUM(H47:H48)</f>
         <v>0</v>
       </c>
-      <c r="I49" s="57">
+      <c r="I49" s="54">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:11" s="43" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" s="41" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="5"/>
-      <c r="C50" s="106"/>
-      <c r="D50" s="107">
+      <c r="C50" s="101"/>
+      <c r="D50" s="102">
         <f>SUM(D37:D41,D46,D49)</f>
         <v>0</v>
       </c>
-      <c r="E50" s="107">
+      <c r="E50" s="102">
         <f>SUM(E37:E41,E46,E49)</f>
         <v>0</v>
       </c>
-      <c r="F50" s="107">
+      <c r="F50" s="102">
         <f>SUM(F37:F41,F46,F49)</f>
         <v>0</v>
       </c>
-      <c r="G50" s="107">
+      <c r="G50" s="102">
         <f>SUM(G37:G41,G46,G49)</f>
         <v>0</v>
       </c>
-      <c r="H50" s="107">
+      <c r="H50" s="102">
         <f>SUM(H37:H41,H46,H49)</f>
         <v>0</v>
       </c>
-      <c r="I50" s="107">
+      <c r="I50" s="102">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J50" s="10"/>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A51" s="38" t="s">
+      <c r="A51" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="B51" s="38"/>
-      <c r="C51" s="34"/>
+      <c r="B51" s="36"/>
+      <c r="C51" s="33"/>
       <c r="D51" s="17">
         <f>SUM(D30,D31,D35,D50)</f>
         <v>0</v>
       </c>
       <c r="E51" s="17">
         <f t="shared" ref="E51:H51" si="6">SUM(E30,E31,E35,E50)</f>
         <v>0</v>
       </c>
       <c r="F51" s="17">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="G51" s="17">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="H51" s="17">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I51" s="8">
         <f>SUM(C51:H51)</f>
         <v>0</v>
       </c>
-      <c r="K51" s="69">
+      <c r="K51" s="52">
         <f>I51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A52" s="97" t="s">
+      <c r="A52" s="92" t="s">
         <v>80</v>
       </c>
-      <c r="B52" s="59"/>
-[...5 lines deleted...]
-      <c r="H52" s="60"/>
+      <c r="B52" s="56"/>
+      <c r="C52" s="58"/>
+      <c r="D52" s="57"/>
+      <c r="E52" s="57"/>
+      <c r="F52" s="57"/>
+      <c r="G52" s="57"/>
+      <c r="H52" s="57"/>
       <c r="I52" s="8"/>
-      <c r="K52" s="69">
+      <c r="K52" s="52">
         <f>I55</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A53" s="95" t="s">
+      <c r="A53" s="90" t="s">
         <v>59</v>
       </c>
-      <c r="B53" s="39"/>
-[...6 lines deleted...]
-      <c r="I53" s="70"/>
+      <c r="B53" s="37"/>
+      <c r="C53" s="66"/>
+      <c r="D53" s="66"/>
+      <c r="E53" s="66"/>
+      <c r="F53" s="66"/>
+      <c r="G53" s="66"/>
+      <c r="H53" s="66"/>
+      <c r="I53" s="66"/>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A54" s="66" t="s">
+      <c r="A54" s="63" t="s">
         <v>81</v>
       </c>
-      <c r="B54" s="39"/>
+      <c r="B54" s="37"/>
       <c r="C54" s="18">
         <v>0</v>
       </c>
-      <c r="D54" s="71"/>
-      <c r="E54" s="71" t="e">
+      <c r="D54" s="67"/>
+      <c r="E54" s="67" t="e">
         <f>E51-E47-#REF!-E31-E42+#REF!-E43+#REF!-E44+#REF!-E45+#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F54" s="71" t="e">
+      <c r="F54" s="67" t="e">
         <f>F51-F47-#REF!-F31-F42+#REF!-F43+#REF!-F44+#REF!-F45+#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G54" s="71" t="e">
+      <c r="G54" s="67" t="e">
         <f>G51-G47-#REF!-G31-G42+#REF!-G43+#REF!-G44+#REF!-G45+#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H54" s="71" t="e">
+      <c r="H54" s="67" t="e">
         <f>H51-H47-#REF!-H31-H42+#REF!-H43+#REF!-H44+#REF!-H45+#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I54" s="72" t="e">
+      <c r="I54" s="68" t="e">
         <f>SUM(D54:H54)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A55" s="40" t="s">
+      <c r="A55" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="B55" s="40"/>
-[...1 lines deleted...]
-      <c r="D55" s="108">
+      <c r="B55" s="38"/>
+      <c r="C55" s="65"/>
+      <c r="D55" s="103">
         <f>IF($A$53='IDC Types'!$A$3,'TPC Sponsor (OSP Use Only)'!D6,IF($A53='IDC Types'!$A$1,0,IF($A$53='IDC Types'!$A$4,0,IF($A$53='IDC Types'!$A$5,"OSP will Calculate",IF($A$53='IDC Types'!$A$2,D51*$C$54)))))</f>
         <v>0</v>
       </c>
-      <c r="E55" s="108">
+      <c r="E55" s="103">
         <f>IF($A$53='IDC Types'!$A$3,'TPC Sponsor (OSP Use Only)'!E6,IF($A53='IDC Types'!$A$1,0,IF($A$53='IDC Types'!$A$4,0,IF($A$53='IDC Types'!$A$5,"OSP will Calculate",IF($A$53='IDC Types'!$A$2,E51*$C$54)))))</f>
         <v>0</v>
       </c>
-      <c r="F55" s="108">
+      <c r="F55" s="103">
         <f>IF($A$53='IDC Types'!$A$3,'TPC Sponsor (OSP Use Only)'!F6,IF($A53='IDC Types'!$A$1,0,IF($A$53='IDC Types'!$A$4,0,IF($A$53='IDC Types'!$A$5,"OSP will Calculate",IF($A$53='IDC Types'!$A$2,F51*$C$54)))))</f>
         <v>0</v>
       </c>
-      <c r="G55" s="108">
+      <c r="G55" s="103">
         <f>IF($A$53='IDC Types'!$A$3,'TPC Sponsor (OSP Use Only)'!G6,IF($A53='IDC Types'!$A$1,0,IF($A$53='IDC Types'!$A$4,0,IF($A$53='IDC Types'!$A$5,"OSP will Calculate",IF($A$53='IDC Types'!$A$2,G51*$C$54)))))</f>
         <v>0</v>
       </c>
-      <c r="H55" s="108">
+      <c r="H55" s="103">
         <f>IF($A$53='IDC Types'!$A$3,'TPC Sponsor (OSP Use Only)'!H6,IF($A53='IDC Types'!$A$1,0,IF($A$53='IDC Types'!$A$4,0,IF($A$53='IDC Types'!$A$5,"OSP will Calculate",IF($A$53='IDC Types'!$A$2,H51*$C$54)))))</f>
         <v>0</v>
       </c>
-      <c r="I55" s="108">
+      <c r="I55" s="103">
         <f>SUM(D55:H55)</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B56" s="41"/>
-      <c r="C56" s="42"/>
+      <c r="B56" s="39"/>
+      <c r="C56" s="40"/>
       <c r="D56" s="14">
         <f>SUM(D51,D55)</f>
         <v>0</v>
       </c>
       <c r="E56" s="14">
         <f>SUM(E51,E55)</f>
         <v>0</v>
       </c>
       <c r="F56" s="14">
         <f>SUM(F51,F55)</f>
         <v>0</v>
       </c>
       <c r="G56" s="14">
         <f>SUM(G51,G55)</f>
         <v>0</v>
       </c>
       <c r="H56" s="14">
         <f>SUM(H51,H55)</f>
         <v>0</v>
       </c>
       <c r="I56" s="9">
         <f>SUM(D56:H56)</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection deleteColumns="0"/>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:I3"/>
+    <mergeCell ref="D2:I2"/>
   </mergeCells>
   <printOptions headings="1" gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="E14:I14 I55 E15:H16 D12 I6 D23:H23 I25 D30:I30 I33:I34 D35:I35 I37 E12:H12 E31 G31:I31" unlockedFormula="1"/>
     <ignoredError sqref="I46" formulaRange="1"/>
   </ignoredErrors>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>'IDC Types'!$A:$A</xm:f>
           </x14:formula1>
           <xm:sqref>A53</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3B7358C-8A84-48A4-A54A-00184D0195B6}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K57"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:C2"/>
+      <selection activeCell="P17" sqref="P17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.85546875" style="10" customWidth="1"/>
     <col min="2" max="2" width="3.85546875" style="10" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="21.85546875" style="10" customWidth="1"/>
     <col min="4" max="8" width="18.5703125" style="10" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15.85546875" style="10" customWidth="1"/>
     <col min="10" max="11" width="9.140625" style="10"/>
     <col min="12" max="12" width="9.140625" style="10" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="98" t="s">
+      <c r="A1" s="93" t="s">
         <v>78</v>
       </c>
-      <c r="B1" s="98"/>
-[...6 lines deleted...]
-      <c r="I1" s="99" t="s">
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="94" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="2" spans="1:9" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="109" t="s">
+    <row r="2" spans="1:9" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="104" t="s">
         <v>49</v>
       </c>
-      <c r="B2" s="110"/>
-[...9 lines deleted...]
-      <c r="A3" s="112" t="s">
+      <c r="B2" s="105"/>
+      <c r="C2" s="106"/>
+      <c r="D2" s="105" t="s">
+        <v>83</v>
+      </c>
+      <c r="E2" s="112"/>
+      <c r="F2" s="112"/>
+      <c r="G2" s="112"/>
+      <c r="H2" s="112"/>
+      <c r="I2" s="112"/>
+    </row>
+    <row r="3" spans="1:9" s="46" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="107" t="s">
         <v>50</v>
       </c>
-      <c r="B3" s="113"/>
-[...2 lines deleted...]
-      <c r="E3" s="113" t="s">
+      <c r="B3" s="108"/>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="108" t="s">
         <v>33</v>
       </c>
-      <c r="F3" s="113"/>
-[...5 lines deleted...]
-      <c r="A4" s="100" t="s">
+      <c r="F3" s="108"/>
+      <c r="G3" s="108"/>
+      <c r="H3" s="108"/>
+      <c r="I3" s="108"/>
+    </row>
+    <row r="4" spans="1:9" s="46" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="95" t="s">
         <v>51</v>
       </c>
-      <c r="B4" s="100"/>
-[...1 lines deleted...]
-      <c r="D4" s="102" t="s">
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="97" t="s">
         <v>28</v>
       </c>
-      <c r="E4" s="102" t="s">
+      <c r="E4" s="97" t="s">
         <v>29</v>
       </c>
-      <c r="F4" s="102" t="s">
+      <c r="F4" s="97" t="s">
         <v>30</v>
       </c>
-      <c r="G4" s="102" t="s">
+      <c r="G4" s="97" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="102" t="s">
+      <c r="H4" s="97" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="103" t="s">
+      <c r="I4" s="98" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="48" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="19"/>
       <c r="C5" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="11"/>
       <c r="D6" s="2">
         <v>0</v>
       </c>
       <c r="E6" s="2">
         <f t="shared" ref="E6:H11" si="0">D6*1.035</f>
@@ -4445,82 +4182,82 @@
       <c r="C11" s="11"/>
       <c r="D11" s="2">
         <v>0</v>
       </c>
       <c r="E11" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="43" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" s="41" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="21"/>
       <c r="D12" s="15">
         <f>SUM(D6:D11)</f>
         <v>0</v>
       </c>
       <c r="E12" s="15">
         <f>SUM(E6:E11)</f>
         <v>0</v>
       </c>
       <c r="F12" s="15">
         <f>SUM(F6:F11)</f>
         <v>0</v>
       </c>
       <c r="G12" s="15">
         <f>SUM(G6:G11)</f>
         <v>0</v>
       </c>
       <c r="H12" s="15">
         <f>SUM(H6:H11)</f>
         <v>0</v>
       </c>
       <c r="I12" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="48" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="22"/>
       <c r="C13" s="23"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="11"/>
       <c r="D14" s="2">
         <v>0</v>
       </c>
       <c r="E14" s="2">
         <f t="shared" ref="E14:H16" si="2">D14*1.025</f>
         <v>0</v>
       </c>
@@ -4709,607 +4446,607 @@
       <c r="A21" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="11"/>
       <c r="D21" s="2">
         <v>0</v>
       </c>
       <c r="E21" s="2">
         <v>0</v>
       </c>
       <c r="F21" s="2">
         <v>0</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="2">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="49" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="25"/>
       <c r="D22" s="6">
         <f>SUM(D14:D21)</f>
         <v>0</v>
       </c>
       <c r="E22" s="6">
         <f>SUM(E14:E21)</f>
         <v>0</v>
       </c>
       <c r="F22" s="6">
         <f>SUM(F14:F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="6">
         <f>SUM(G14:G21)</f>
         <v>0</v>
       </c>
       <c r="H22" s="6">
         <f>SUM(H14:H21)</f>
         <v>0</v>
       </c>
       <c r="I22" s="2">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="49" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="24"/>
       <c r="C23" s="25"/>
       <c r="D23" s="6">
         <f>SUM(D12,D22)</f>
         <v>0</v>
       </c>
       <c r="E23" s="6">
         <f>SUM(E12,E22)</f>
         <v>0</v>
       </c>
       <c r="F23" s="6">
         <f>SUM(F12,F22)</f>
         <v>0</v>
       </c>
       <c r="G23" s="6">
         <f>SUM(G12,G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="6">
         <f>SUM(H12,H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="2">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="48" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="26"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B25" s="1"/>
-      <c r="C25" s="27"/>
+      <c r="C25" s="13"/>
       <c r="D25" s="6">
         <f>SUM(D6:D8,D20)*0.281</f>
         <v>0</v>
       </c>
       <c r="E25" s="6">
         <f>SUM(E6:E8,E20)*0.281</f>
         <v>0</v>
       </c>
       <c r="F25" s="6">
         <f>SUM(F6:F8,F20)*0.281</f>
         <v>0</v>
       </c>
       <c r="G25" s="6">
         <f>SUM(G6:G8,G20)*0.281</f>
         <v>0</v>
       </c>
       <c r="H25" s="6">
         <f>SUM(H6:H8,H20)*0.281</f>
         <v>0</v>
       </c>
       <c r="I25" s="2">
         <f t="shared" ref="I25:I31" si="4">SUM(D25:H25)</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B26" s="1"/>
-      <c r="C26" s="27"/>
+      <c r="C26" s="13"/>
       <c r="D26" s="6">
         <f>SUM(D9:D11,D21)*0.092</f>
         <v>0</v>
       </c>
       <c r="E26" s="6">
         <f>SUM(E9:E11,E21)*0.092</f>
         <v>0</v>
       </c>
       <c r="F26" s="6">
         <f>SUM(F9:F11,F21)*0.092</f>
         <v>0</v>
       </c>
       <c r="G26" s="6">
         <f>SUM(G9:G11,G21)*0.092</f>
         <v>0</v>
       </c>
       <c r="H26" s="6">
         <f>SUM(H9:H11,H21)*0.092</f>
         <v>0</v>
       </c>
       <c r="I26" s="2">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B27" s="1"/>
-      <c r="C27" s="27"/>
+      <c r="C27" s="13"/>
       <c r="D27" s="6">
         <f>SUM(D14:D18)*0.011</f>
         <v>0</v>
       </c>
       <c r="E27" s="6">
         <f>SUM(E14:E18)*0.011</f>
         <v>0</v>
       </c>
       <c r="F27" s="6">
         <f>SUM(F14:F18)*0.011</f>
         <v>0</v>
       </c>
       <c r="G27" s="6">
         <f>SUM(G14:G18)*0.011</f>
         <v>0</v>
       </c>
       <c r="H27" s="6">
         <f>SUM(H14:H18)*0.011</f>
         <v>0</v>
       </c>
       <c r="I27" s="2">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="1"/>
-      <c r="C28" s="27"/>
+      <c r="C28" s="13"/>
       <c r="D28" s="6">
         <f>SUM(D19)*0.148</f>
         <v>0</v>
       </c>
       <c r="E28" s="6">
         <f>SUM(E19)*0.148</f>
         <v>0</v>
       </c>
       <c r="F28" s="6">
         <f>SUM(F19)*0.148</f>
         <v>0</v>
       </c>
       <c r="G28" s="6">
         <f>SUM(G19)*0.148</f>
         <v>0</v>
       </c>
       <c r="H28" s="6">
         <f>SUM(H19)*0.148</f>
         <v>0</v>
       </c>
       <c r="I28" s="2">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:9" s="43" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="28" t="s">
+    <row r="29" spans="1:9" s="41" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="28"/>
-[...1 lines deleted...]
-      <c r="D29" s="50">
+      <c r="B29" s="27"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="47">
         <f>SUM(D25:D28)</f>
         <v>0</v>
       </c>
-      <c r="E29" s="50">
+      <c r="E29" s="47">
         <f>SUM(E25:E28)</f>
         <v>0</v>
       </c>
-      <c r="F29" s="50">
+      <c r="F29" s="47">
         <f>SUM(F25:F28)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="50">
+      <c r="G29" s="47">
         <f>SUM(G25:G28)</f>
         <v>0</v>
       </c>
-      <c r="H29" s="50">
+      <c r="H29" s="47">
         <f>SUM(H25:H28)</f>
         <v>0</v>
       </c>
       <c r="I29" s="2">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A30" s="52" t="s">
+      <c r="A30" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B30" s="30"/>
-[...1 lines deleted...]
-      <c r="D30" s="105">
+      <c r="B30" s="29"/>
+      <c r="C30" s="99"/>
+      <c r="D30" s="100">
         <f>SUM(D23,D29)</f>
         <v>0</v>
       </c>
-      <c r="E30" s="105">
+      <c r="E30" s="100">
         <f>SUM(E23,E29)</f>
         <v>0</v>
       </c>
-      <c r="F30" s="105">
+      <c r="F30" s="100">
         <f>SUM(F23,F29)</f>
         <v>0</v>
       </c>
-      <c r="G30" s="105">
+      <c r="G30" s="100">
         <f>SUM(G23,G29)</f>
         <v>0</v>
       </c>
-      <c r="H30" s="105">
+      <c r="H30" s="100">
         <f>SUM(H23,H29)</f>
         <v>0</v>
       </c>
-      <c r="I30" s="105">
+      <c r="I30" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="3"/>
-      <c r="C31" s="104"/>
-[...15 lines deleted...]
-      <c r="I31" s="105">
+      <c r="C31" s="99"/>
+      <c r="D31" s="99">
+        <v>0</v>
+      </c>
+      <c r="E31" s="99">
+        <v>0</v>
+      </c>
+      <c r="F31" s="99">
+        <v>0</v>
+      </c>
+      <c r="G31" s="99">
+        <v>0</v>
+      </c>
+      <c r="H31" s="99">
+        <v>0</v>
+      </c>
+      <c r="I31" s="100">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="7"/>
-      <c r="C32" s="31"/>
+      <c r="C32" s="30"/>
       <c r="D32" s="17"/>
       <c r="E32" s="17"/>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="8"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="4"/>
-      <c r="C33" s="29"/>
+      <c r="C33" s="28"/>
       <c r="D33" s="13">
         <v>0</v>
       </c>
       <c r="E33" s="13">
         <v>0</v>
       </c>
       <c r="F33" s="13">
         <v>0</v>
       </c>
       <c r="G33" s="13">
         <v>0</v>
       </c>
       <c r="H33" s="13">
         <v>0</v>
       </c>
       <c r="I33" s="2">
         <f>SUM(D33:H33)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A34" s="32" t="s">
+      <c r="A34" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B34" s="32"/>
-      <c r="C34" s="29"/>
+      <c r="B34" s="31"/>
+      <c r="C34" s="28"/>
       <c r="D34" s="13">
         <v>0</v>
       </c>
       <c r="E34" s="13">
         <v>0</v>
       </c>
       <c r="F34" s="13">
         <v>0</v>
       </c>
       <c r="G34" s="13">
         <v>0</v>
       </c>
       <c r="H34" s="13">
         <v>0</v>
       </c>
       <c r="I34" s="2">
         <f>SUM(D34:H34)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:9" s="43" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="33" t="s">
+    <row r="35" spans="1:9" s="41" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="B35" s="33"/>
-[...1 lines deleted...]
-      <c r="D35" s="104">
+      <c r="B35" s="32"/>
+      <c r="C35" s="99"/>
+      <c r="D35" s="99">
         <f>SUM(D33:D34)</f>
         <v>0</v>
       </c>
-      <c r="E35" s="104">
+      <c r="E35" s="99">
         <f>SUM(E33:E34)</f>
         <v>0</v>
       </c>
-      <c r="F35" s="104">
+      <c r="F35" s="99">
         <f>SUM(F33:F34)</f>
         <v>0</v>
       </c>
-      <c r="G35" s="104">
+      <c r="G35" s="99">
         <f>SUM(G33:G34)</f>
         <v>0</v>
       </c>
-      <c r="H35" s="104">
+      <c r="H35" s="99">
         <f>SUM(H33:H34)</f>
         <v>0</v>
       </c>
-      <c r="I35" s="104">
+      <c r="I35" s="99">
         <f>+SUM(D35:H35)</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A36" s="36" t="s">
+      <c r="A36" s="35" t="s">
         <v>64</v>
       </c>
-      <c r="B36" s="36"/>
-      <c r="C36" s="34"/>
+      <c r="B36" s="35"/>
+      <c r="C36" s="33"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="16"/>
       <c r="I36" s="16"/>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="3"/>
-      <c r="C37" s="35"/>
+      <c r="C37" s="34"/>
       <c r="D37" s="13">
         <v>0</v>
       </c>
       <c r="E37" s="13">
         <v>0</v>
       </c>
       <c r="F37" s="13">
         <v>0</v>
       </c>
       <c r="G37" s="13">
         <v>0</v>
       </c>
       <c r="H37" s="13">
         <v>0</v>
       </c>
       <c r="I37" s="2">
         <f>SUM(D37:H37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="3"/>
-      <c r="C38" s="35"/>
+      <c r="C38" s="34"/>
       <c r="D38" s="13">
         <v>0</v>
       </c>
       <c r="E38" s="13">
         <v>0</v>
       </c>
       <c r="F38" s="13">
         <v>0</v>
       </c>
       <c r="G38" s="13">
         <v>0</v>
       </c>
       <c r="H38" s="13">
         <v>0</v>
       </c>
       <c r="I38" s="2">
         <f>SUM(D38:H38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="3"/>
-      <c r="C39" s="35"/>
+      <c r="C39" s="34"/>
       <c r="D39" s="13">
         <v>0</v>
       </c>
       <c r="E39" s="13">
         <v>0</v>
       </c>
       <c r="F39" s="13">
         <v>0</v>
       </c>
       <c r="G39" s="13">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="2">
         <f>SUM(D39:H39)</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="3"/>
-      <c r="C40" s="35"/>
+      <c r="C40" s="34"/>
       <c r="D40" s="13">
         <v>0</v>
       </c>
       <c r="E40" s="13">
         <v>0</v>
       </c>
       <c r="F40" s="13">
         <v>0</v>
       </c>
       <c r="G40" s="13">
         <v>0</v>
       </c>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="3"/>
-      <c r="C41" s="35"/>
+      <c r="C41" s="34"/>
       <c r="D41" s="13">
         <v>0</v>
       </c>
       <c r="E41" s="13">
         <v>0</v>
       </c>
       <c r="F41" s="13">
         <v>0</v>
       </c>
       <c r="G41" s="13">
         <v>0</v>
       </c>
       <c r="H41" s="13">
         <v>0</v>
       </c>
       <c r="I41" s="2">
         <f t="shared" ref="I41:I50" si="5">SUM(D41:H41)</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B42" s="3"/>
-      <c r="C42" s="35"/>
+      <c r="C42" s="34"/>
       <c r="D42" s="13">
         <v>0</v>
       </c>
       <c r="E42" s="13">
         <v>0</v>
       </c>
       <c r="F42" s="13">
         <v>0</v>
       </c>
       <c r="G42" s="13">
         <v>0</v>
       </c>
       <c r="H42" s="13">
         <v>0</v>
       </c>
       <c r="I42" s="2">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="3"/>
-      <c r="C43" s="35"/>
+      <c r="C43" s="34"/>
       <c r="D43" s="13">
         <v>0</v>
       </c>
       <c r="E43" s="13">
         <v>0</v>
       </c>
       <c r="F43" s="13">
         <v>0</v>
       </c>
       <c r="G43" s="13">
         <v>0</v>
       </c>
       <c r="H43" s="13">
         <v>0</v>
       </c>
       <c r="I43" s="2">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="12"/>
@@ -5336,373 +5073,594 @@
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="12"/>
       <c r="D45" s="13">
         <v>0</v>
       </c>
       <c r="E45" s="13">
         <v>0</v>
       </c>
       <c r="F45" s="13">
         <v>0</v>
       </c>
       <c r="G45" s="13">
         <v>0</v>
       </c>
       <c r="H45" s="13">
         <v>0</v>
       </c>
       <c r="I45" s="2">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:9" s="45" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A46" s="53" t="s">
+    <row r="46" spans="1:9" s="43" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A46" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="B46" s="44"/>
-      <c r="D46" s="46">
+      <c r="B46" s="42"/>
+      <c r="D46" s="44">
         <f>SUM(D42:D45)</f>
         <v>0</v>
       </c>
-      <c r="E46" s="46">
+      <c r="E46" s="44">
         <f>SUM(E42:E45)</f>
         <v>0</v>
       </c>
-      <c r="F46" s="46">
+      <c r="F46" s="44">
         <f>SUM(F42:F45)</f>
         <v>0</v>
       </c>
-      <c r="G46" s="46">
+      <c r="G46" s="44">
         <f>SUM(G42:G45)</f>
         <v>0</v>
       </c>
-      <c r="H46" s="46">
+      <c r="H46" s="44">
         <f>SUM(H42:H45)</f>
         <v>0</v>
       </c>
-      <c r="I46" s="47">
+      <c r="I46" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B47" s="3"/>
-      <c r="C47" s="37"/>
-[...3 lines deleted...]
-      <c r="E47" s="55">
+      <c r="C47" s="34"/>
+      <c r="D47" s="52">
+        <v>0</v>
+      </c>
+      <c r="E47" s="52">
         <f>D47*1.03</f>
         <v>0</v>
       </c>
-      <c r="F47" s="55">
+      <c r="F47" s="52">
         <f>E47*1.03</f>
         <v>0</v>
       </c>
-      <c r="G47" s="55">
+      <c r="G47" s="52">
         <f>F47*1.03</f>
         <v>0</v>
       </c>
-      <c r="H47" s="55">
+      <c r="H47" s="52">
         <f>G47*1.03</f>
         <v>0</v>
       </c>
-      <c r="I47" s="56">
+      <c r="I47" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A48" s="51" t="s">
+      <c r="A48" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="D48" s="58">
-[...14 lines deleted...]
-      <c r="I48" s="96">
+      <c r="D48" s="55">
+        <v>0</v>
+      </c>
+      <c r="E48" s="55">
+        <v>0</v>
+      </c>
+      <c r="F48" s="55">
+        <v>0</v>
+      </c>
+      <c r="G48" s="55">
+        <v>0</v>
+      </c>
+      <c r="H48" s="55">
+        <v>0</v>
+      </c>
+      <c r="I48" s="91">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A49" s="54" t="s">
+      <c r="A49" s="51" t="s">
         <v>42</v>
       </c>
       <c r="D49" s="3">
         <f>SUM(D47:D48)</f>
         <v>0</v>
       </c>
       <c r="E49" s="3">
         <f>SUM(E47:E48)</f>
         <v>0</v>
       </c>
       <c r="F49" s="3">
         <f>SUM(F47:F48)</f>
         <v>0</v>
       </c>
       <c r="G49" s="3">
         <f>SUM(G47:G48)</f>
         <v>0</v>
       </c>
       <c r="H49" s="3">
         <f>SUM(H47:H48)</f>
         <v>0</v>
       </c>
-      <c r="I49" s="57">
+      <c r="I49" s="54">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:11" s="43" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" s="41" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B50" s="5"/>
-      <c r="C50" s="106"/>
-      <c r="D50" s="107">
+      <c r="C50" s="101"/>
+      <c r="D50" s="102">
         <f>SUM(D37:D41,D46,D49)</f>
         <v>0</v>
       </c>
-      <c r="E50" s="107">
+      <c r="E50" s="102">
         <f>SUM(E37:E41,E46,E49)</f>
         <v>0</v>
       </c>
-      <c r="F50" s="107">
+      <c r="F50" s="102">
         <f>SUM(F37:F41,F46,F49)</f>
         <v>0</v>
       </c>
-      <c r="G50" s="107">
+      <c r="G50" s="102">
         <f>SUM(G37:G41,G46,G49)</f>
         <v>0</v>
       </c>
-      <c r="H50" s="107">
+      <c r="H50" s="102">
         <f>SUM(H37:H41,H46,H49)</f>
         <v>0</v>
       </c>
-      <c r="I50" s="107">
+      <c r="I50" s="102">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J50" s="10"/>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A51" s="38" t="s">
+      <c r="A51" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="B51" s="38"/>
-      <c r="C51" s="34"/>
+      <c r="B51" s="36"/>
+      <c r="C51" s="33"/>
       <c r="D51" s="17">
         <f>SUM(D30,D31,D35,D50)</f>
         <v>0</v>
       </c>
       <c r="E51" s="17">
         <f t="shared" ref="E51:H51" si="6">SUM(E30,E31,E35,E50)</f>
         <v>0</v>
       </c>
       <c r="F51" s="17">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="G51" s="17">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="H51" s="17">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I51" s="8">
         <f>SUM(C51:H51)</f>
         <v>0</v>
       </c>
-      <c r="K51" s="69"/>
+      <c r="K51" s="52"/>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A52" s="97" t="s">
+      <c r="A52" s="92" t="s">
         <v>80</v>
       </c>
-      <c r="B52" s="59"/>
-[...5 lines deleted...]
-      <c r="H52" s="60"/>
+      <c r="B52" s="56"/>
+      <c r="C52" s="58"/>
+      <c r="D52" s="57"/>
+      <c r="E52" s="57"/>
+      <c r="F52" s="57"/>
+      <c r="G52" s="57"/>
+      <c r="H52" s="57"/>
       <c r="I52" s="8"/>
-      <c r="K52" s="69"/>
+      <c r="K52" s="52"/>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A53" s="95" t="s">
+      <c r="A53" s="90" t="s">
         <v>59</v>
       </c>
-      <c r="B53" s="39"/>
-[...6 lines deleted...]
-      <c r="I53" s="70"/>
+      <c r="B53" s="37"/>
+      <c r="C53" s="66"/>
+      <c r="D53" s="66"/>
+      <c r="E53" s="66"/>
+      <c r="F53" s="66"/>
+      <c r="G53" s="66"/>
+      <c r="H53" s="66"/>
+      <c r="I53" s="66"/>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A54" s="66" t="s">
+      <c r="A54" s="63" t="s">
         <v>79</v>
       </c>
-      <c r="B54" s="39"/>
+      <c r="B54" s="37"/>
       <c r="C54" s="18">
         <v>0</v>
       </c>
-      <c r="D54" s="71"/>
-      <c r="E54" s="71" t="e">
+      <c r="D54" s="67"/>
+      <c r="E54" s="67" t="e">
         <f>E51-E47-#REF!-E31-E42+#REF!-E43+#REF!-E44+#REF!-E45+#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="F54" s="71" t="e">
+      <c r="F54" s="67" t="e">
         <f>F51-F47-#REF!-F31-F42+#REF!-F43+#REF!-F44+#REF!-F45+#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="G54" s="71" t="e">
+      <c r="G54" s="67" t="e">
         <f>G51-G47-#REF!-G31-G42+#REF!-G43+#REF!-G44+#REF!-G45+#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="H54" s="71" t="e">
+      <c r="H54" s="67" t="e">
         <f>H51-H47-#REF!-H31-H42+#REF!-H43+#REF!-H44+#REF!-H45+#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="I54" s="72" t="e">
+      <c r="I54" s="68" t="e">
         <f>SUM(D54:H54)</f>
         <v>#REF!</v>
       </c>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A55" s="40" t="s">
+      <c r="A55" s="38" t="s">
         <v>54</v>
       </c>
-      <c r="B55" s="40"/>
-[...1 lines deleted...]
-      <c r="D55" s="108">
+      <c r="B55" s="38"/>
+      <c r="C55" s="65"/>
+      <c r="D55" s="103">
         <f>IF($A$53='IDC Types'!$A$3,'TPC MATCH (OSP Use Only)'!D6,IF($A53='IDC Types'!$A$1,0,IF($A$53='IDC Types'!$A$4,0,IF($A$53='IDC Types'!$A$5,"OSP will Calculate",IF($A$53='IDC Types'!$A$2,D51*$C$54)))))</f>
         <v>0</v>
       </c>
-      <c r="E55" s="108">
+      <c r="E55" s="103">
         <f>IF($A$53='IDC Types'!$A$3,'TPC MATCH (OSP Use Only)'!E6,IF($A53='IDC Types'!$A$1,0,IF($A$53='IDC Types'!$A$4,0,IF($A$53='IDC Types'!$A$5,"OSP will Calculate",IF($A$53='IDC Types'!$A$2,E51*$C$54)))))</f>
         <v>0</v>
       </c>
-      <c r="F55" s="108">
+      <c r="F55" s="103">
         <f>IF($A$53='IDC Types'!$A$3,'TPC MATCH (OSP Use Only)'!F6,IF($A53='IDC Types'!$A$1,0,IF($A$53='IDC Types'!$A$4,0,IF($A$53='IDC Types'!$A$5,"OSP will Calculate",IF($A$53='IDC Types'!$A$2,F51*$C$54)))))</f>
         <v>0</v>
       </c>
-      <c r="G55" s="108">
+      <c r="G55" s="103">
         <f>IF($A$53='IDC Types'!$A$3,'TPC MATCH (OSP Use Only)'!G6,IF($A53='IDC Types'!$A$1,0,IF($A$53='IDC Types'!$A$4,0,IF($A$53='IDC Types'!$A$5,"OSP will Calculate",IF($A$53='IDC Types'!$A$2,G51*$C$54)))))</f>
         <v>0</v>
       </c>
-      <c r="H55" s="108">
+      <c r="H55" s="103">
         <f>IF($A$53='IDC Types'!$A$3,'TPC MATCH (OSP Use Only)'!H6,IF($A53='IDC Types'!$A$1,0,IF($A$53='IDC Types'!$A$4,0,IF($A$53='IDC Types'!$A$5,"OSP will Calculate",IF($A$53='IDC Types'!$A$2,H51*$C$54)))))</f>
         <v>0</v>
       </c>
-      <c r="I55" s="108">
+      <c r="I55" s="103">
         <f>SUM(D55:H55)</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B56" s="41"/>
-      <c r="C56" s="42"/>
+      <c r="B56" s="39"/>
+      <c r="C56" s="40"/>
       <c r="D56" s="14">
         <f>SUM(D51,D55)</f>
         <v>0</v>
       </c>
       <c r="E56" s="14">
         <f>SUM(E51,E55)</f>
         <v>0</v>
       </c>
       <c r="F56" s="14">
         <f>SUM(F51,F55)</f>
         <v>0</v>
       </c>
       <c r="G56" s="14">
         <f>SUM(G51,G55)</f>
         <v>0</v>
       </c>
       <c r="H56" s="14">
         <f>SUM(H51,H55)</f>
         <v>0</v>
       </c>
       <c r="I56" s="9">
         <f>SUM(D56:H56)</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection deleteColumns="0"/>
-  <mergeCells count="3">
+  <mergeCells count="4">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:I3"/>
+    <mergeCell ref="D2:I2"/>
   </mergeCells>
   <printOptions headings="1" gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="59" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{25C91D42-9B16-4AFA-8719-0F640FEB9304}">
           <x14:formula1>
             <xm:f>'IDC Types'!$A:$A</xm:f>
           </x14:formula1>
           <xm:sqref>A53</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{851E057A-CDAF-4A87-B71B-A65337654414}">
+  <sheetPr>
+    <tabColor rgb="FF00B050"/>
+  </sheetPr>
+  <dimension ref="A2:M15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L16" sqref="L16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="4" max="4" width="16.42578125" customWidth="1"/>
+    <col min="5" max="5" width="15.140625" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" customWidth="1"/>
+    <col min="12" max="12" width="20.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A2" s="69" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D4" s="82" t="s">
+        <v>66</v>
+      </c>
+      <c r="E4" s="82" t="s">
+        <v>67</v>
+      </c>
+      <c r="F4" s="82" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="83">
+        <f>'MSU Lead Budget'!I12</f>
+        <v>0</v>
+      </c>
+      <c r="E5" s="83">
+        <f>'MSU Match Budget '!I12</f>
+        <v>0</v>
+      </c>
+      <c r="F5" s="83">
+        <f>D5+E5</f>
+        <v>0</v>
+      </c>
+      <c r="I5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D6" s="83">
+        <f>'MSU Lead Budget'!I22</f>
+        <v>0</v>
+      </c>
+      <c r="E6" s="83">
+        <f>'MSU Match Budget '!I22</f>
+        <v>0</v>
+      </c>
+      <c r="F6" s="83">
+        <f t="shared" ref="F6:F13" si="0">D6+E6</f>
+        <v>0</v>
+      </c>
+      <c r="I6" s="81">
+        <f>IF(E15=0,0,E15/F15)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D7" s="83">
+        <f>'MSU Lead Budget'!I29</f>
+        <v>0</v>
+      </c>
+      <c r="E7" s="83">
+        <f>'MSU Match Budget '!I29</f>
+        <v>0</v>
+      </c>
+      <c r="F7" s="83">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" s="83">
+        <f>'MSU Lead Budget'!I31</f>
+        <v>0</v>
+      </c>
+      <c r="E8" s="83">
+        <f>'MSU Match Budget '!I31</f>
+        <v>0</v>
+      </c>
+      <c r="F8" s="83">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I8" t="s">
+        <v>76</v>
+      </c>
+      <c r="M8" s="81">
+        <f>IF(F13=0,0,F13/F15)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="83">
+        <f>'MSU Lead Budget'!I35</f>
+        <v>0</v>
+      </c>
+      <c r="E9" s="83">
+        <f>'MSU Match Budget '!I35</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="83">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" s="83">
+        <f>'MSU Lead Budget'!I50</f>
+        <v>0</v>
+      </c>
+      <c r="E10" s="83">
+        <f>'MSU Match Budget '!I50</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="83">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="F11" s="83"/>
+    </row>
+    <row r="12" spans="1:13" s="69" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="84" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="84"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="85">
+        <f>SUM(D5:D10)</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="85">
+        <f>SUM(E5:E10)</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="85">
+        <f>SUM(F5:F10)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" s="69" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="86" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="86"/>
+      <c r="D13" s="87">
+        <f>'MSU Lead Budget'!I55</f>
+        <v>0</v>
+      </c>
+      <c r="E13" s="87">
+        <f>'MSU Match Budget '!I55</f>
+        <v>0</v>
+      </c>
+      <c r="F13" s="87">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="F14" s="83"/>
+    </row>
+    <row r="15" spans="1:13" s="69" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="88" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="88"/>
+      <c r="C15" s="88"/>
+      <c r="D15" s="89">
+        <f>SUM(D12:D13)</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="89">
+        <f>SUM(E12:E13)</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="89">
+        <f>SUM(F12:F13)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="2" tint="-0.89999084444715716"/>
   </sheetPr>
   <dimension ref="A1:A5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
@@ -5717,508 +5675,504 @@
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="lMTsZ7RaGvUZwQ9jw43jE/yysI6WLeoKGQuYMXvx5Ks2P8qLez/DerFhmuWqE/m8PR6vf5IX4fMFal4ahdgxBA==" saltValue="6gn/areKOX9e+tbegSI7oA==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9005F55C-8DE0-4CD2-9139-B77A260980B7}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="9.140625" style="75"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="75"/>
+    <col min="3" max="3" width="31.42578125" customWidth="1"/>
+    <col min="4" max="4" width="21.42578125" customWidth="1"/>
+    <col min="5" max="5" width="23" customWidth="1"/>
+    <col min="6" max="6" width="10.7109375" customWidth="1"/>
+    <col min="7" max="7" width="13.140625" customWidth="1"/>
+    <col min="8" max="8" width="17.140625" customWidth="1"/>
+    <col min="9" max="9" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="62" t="s">
         <v>61</v>
       </c>
-      <c r="B1" s="62"/>
-[...1 lines deleted...]
-      <c r="D1" s="67" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="E1" s="67" t="s">
+      <c r="E1" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="F1" s="67" t="s">
+      <c r="F1" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="G1" s="67" t="s">
+      <c r="G1" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="H1" s="67" t="s">
+      <c r="H1" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="I1" s="74" t="s">
+      <c r="I1" s="70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="71" t="s">
         <v>62</v>
       </c>
-      <c r="B2" s="77"/>
-[...1 lines deleted...]
-      <c r="D2" s="78">
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="73">
         <f>'MSU Lead Budget'!$C$54</f>
         <v>0</v>
       </c>
-      <c r="E2" s="78">
+      <c r="E2" s="73">
         <f>'MSU Lead Budget'!$C$54</f>
         <v>0</v>
       </c>
-      <c r="F2" s="78">
+      <c r="F2" s="73">
         <f>'MSU Lead Budget'!$C$54</f>
         <v>0</v>
       </c>
-      <c r="G2" s="78">
+      <c r="G2" s="73">
         <f>'MSU Lead Budget'!$C$54</f>
         <v>0</v>
       </c>
-      <c r="H2" s="78">
+      <c r="H2" s="73">
         <f>'MSU Lead Budget'!$C$54</f>
         <v>0</v>
       </c>
-      <c r="I2" s="78">
+      <c r="I2" s="73">
         <f>'MSU Lead Budget'!$C$54</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="74" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="80"/>
-[...6 lines deleted...]
-      <c r="I3" s="81"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="76"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="78" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="84"/>
-[...1 lines deleted...]
-      <c r="D4" s="63">
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="60">
         <f>'MSU Lead Budget'!D51</f>
         <v>0</v>
       </c>
-      <c r="E4" s="63">
+      <c r="E4" s="60">
         <f>'MSU Lead Budget'!E51</f>
         <v>0</v>
       </c>
-      <c r="F4" s="63">
+      <c r="F4" s="60">
         <f>'MSU Lead Budget'!F51</f>
         <v>0</v>
       </c>
-      <c r="G4" s="63">
+      <c r="G4" s="60">
         <f>'MSU Lead Budget'!G51</f>
         <v>0</v>
       </c>
-      <c r="H4" s="63">
+      <c r="H4" s="60">
         <f>'MSU Lead Budget'!H51</f>
         <v>0</v>
       </c>
-      <c r="I4" s="63">
+      <c r="I4" s="60">
         <f>'MSU Lead Budget'!I51</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="78" t="s">
         <v>56</v>
       </c>
-      <c r="B5" s="84"/>
-[...1 lines deleted...]
-      <c r="D5" s="63">
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="60">
         <f>D4/(100%-D2)</f>
         <v>0</v>
       </c>
-      <c r="E5" s="63">
+      <c r="E5" s="60">
         <f t="shared" ref="E5:H5" si="0">E4/(100%-E2)</f>
         <v>0</v>
       </c>
-      <c r="F5" s="63">
+      <c r="F5" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G5" s="63">
+      <c r="G5" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H5" s="63">
+      <c r="H5" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I5" s="63">
+      <c r="I5" s="60">
         <f>I4/(100%-I2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A6" s="83" t="s">
+      <c r="A6" s="78" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="84"/>
-[...1 lines deleted...]
-      <c r="D6" s="63">
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="60">
         <f>D5-D4</f>
         <v>0</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="60">
         <f t="shared" ref="E6:H6" si="1">E5-E4</f>
         <v>0</v>
       </c>
-      <c r="F6" s="63">
+      <c r="F6" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G6" s="63">
+      <c r="G6" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H6" s="63">
+      <c r="H6" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I6" s="63">
+      <c r="I6" s="60">
         <f t="shared" ref="I6" si="2">I5-I4</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A7" s="77" t="s">
+      <c r="A7" s="72" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="85"/>
-[...1 lines deleted...]
-      <c r="D7" s="64">
+      <c r="B7" s="80"/>
+      <c r="C7" s="80"/>
+      <c r="D7" s="61">
         <f>IF(D6=0,0,D6/D5)</f>
         <v>0</v>
       </c>
-      <c r="E7" s="64">
+      <c r="E7" s="61">
         <f t="shared" ref="E7:H7" si="3">IF(E6=0,0,E6/E5)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="64">
+      <c r="F7" s="61">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G7" s="64">
+      <c r="G7" s="61">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="H7" s="64">
+      <c r="H7" s="61">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="I7" s="64">
+      <c r="I7" s="61">
         <f>IF('MSU Lead Budget'!I55=0,0,I6/I5)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="qKXhPM36m5cjtEVPr1XLSqQAPyzVTKazI3uBiWPLEQz9MD/djNgkAvTu3P8PEfn5cDjzp9fkxTyX8uCcxkvjSA==" saltValue="t2aRxvKUIvh4gFXIiI+mRA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA03F148-6BAC-40BC-B390-B6C2C2E2CB9D}">
   <sheetPr>
     <tabColor theme="3" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="9.140625" style="75"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="75"/>
+    <col min="3" max="3" width="31.42578125" customWidth="1"/>
+    <col min="4" max="4" width="21.42578125" customWidth="1"/>
+    <col min="5" max="5" width="23" customWidth="1"/>
+    <col min="6" max="6" width="10.7109375" customWidth="1"/>
+    <col min="7" max="7" width="13.140625" customWidth="1"/>
+    <col min="8" max="8" width="17.140625" customWidth="1"/>
+    <col min="9" max="9" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="62" t="s">
         <v>61</v>
       </c>
-      <c r="B1" s="62"/>
-[...1 lines deleted...]
-      <c r="D1" s="67" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="64" t="s">
         <v>28</v>
       </c>
-      <c r="E1" s="67" t="s">
+      <c r="E1" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="F1" s="67" t="s">
+      <c r="F1" s="64" t="s">
         <v>30</v>
       </c>
-      <c r="G1" s="67" t="s">
+      <c r="G1" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="H1" s="67" t="s">
+      <c r="H1" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="I1" s="74" t="s">
+      <c r="I1" s="70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="71" t="s">
         <v>62</v>
       </c>
-      <c r="B2" s="77"/>
-[...1 lines deleted...]
-      <c r="D2" s="78">
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="73">
         <f>'MSU Match Budget '!$C$54</f>
         <v>0</v>
       </c>
-      <c r="E2" s="78">
+      <c r="E2" s="73">
         <f>'MSU Match Budget '!$C$54</f>
         <v>0</v>
       </c>
-      <c r="F2" s="78">
+      <c r="F2" s="73">
         <f>'MSU Match Budget '!$C$54</f>
         <v>0</v>
       </c>
-      <c r="G2" s="78">
+      <c r="G2" s="73">
         <f>'MSU Match Budget '!$C$54</f>
         <v>0</v>
       </c>
-      <c r="H2" s="78">
+      <c r="H2" s="73">
         <f>'MSU Match Budget '!$C$54</f>
         <v>0</v>
       </c>
-      <c r="I2" s="78">
+      <c r="I2" s="73">
         <f>'MSU Match Budget '!$C$54</f>
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A3" s="79" t="s">
+      <c r="A3" s="74" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="80"/>
-[...6 lines deleted...]
-      <c r="I3" s="81"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="76"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A4" s="83" t="s">
+      <c r="A4" s="78" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="84"/>
-[...1 lines deleted...]
-      <c r="D4" s="63">
+      <c r="B4" s="79"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="60">
         <f>'MSU Match Budget '!D51</f>
         <v>0</v>
       </c>
-      <c r="E4" s="63">
+      <c r="E4" s="60">
         <f>'MSU Match Budget '!E51</f>
         <v>0</v>
       </c>
-      <c r="F4" s="63">
+      <c r="F4" s="60">
         <f>'MSU Match Budget '!F51</f>
         <v>0</v>
       </c>
-      <c r="G4" s="63">
+      <c r="G4" s="60">
         <f>'MSU Match Budget '!G51</f>
         <v>0</v>
       </c>
-      <c r="H4" s="63">
+      <c r="H4" s="60">
         <f>'MSU Match Budget '!H51</f>
         <v>0</v>
       </c>
-      <c r="I4" s="63">
+      <c r="I4" s="60">
         <f>'MSU Match Budget '!I51</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="78" t="s">
         <v>56</v>
       </c>
-      <c r="B5" s="84"/>
-[...1 lines deleted...]
-      <c r="D5" s="63">
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="60">
         <f>D4/(100%-D2)</f>
         <v>0</v>
       </c>
-      <c r="E5" s="63">
+      <c r="E5" s="60">
         <f t="shared" ref="E5:H5" si="0">E4/(100%-E2)</f>
         <v>0</v>
       </c>
-      <c r="F5" s="63">
+      <c r="F5" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G5" s="63">
+      <c r="G5" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H5" s="63">
+      <c r="H5" s="60">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I5" s="63">
+      <c r="I5" s="60">
         <f>I4/(100%-I2)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A6" s="83" t="s">
+      <c r="A6" s="78" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="84"/>
-[...1 lines deleted...]
-      <c r="D6" s="63">
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="60">
         <f>D5-D4</f>
         <v>0</v>
       </c>
-      <c r="E6" s="63">
+      <c r="E6" s="60">
         <f t="shared" ref="E6:I6" si="1">E5-E4</f>
         <v>0</v>
       </c>
-      <c r="F6" s="63">
+      <c r="F6" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G6" s="63">
+      <c r="G6" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H6" s="63">
+      <c r="H6" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I6" s="63">
+      <c r="I6" s="60">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A7" s="77" t="s">
+      <c r="A7" s="72" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="85"/>
-[...1 lines deleted...]
-      <c r="D7" s="64">
+      <c r="B7" s="80"/>
+      <c r="C7" s="80"/>
+      <c r="D7" s="61">
         <f>IF(D6=0,0,D6/D5)</f>
         <v>0</v>
       </c>
-      <c r="E7" s="64">
+      <c r="E7" s="61">
         <f t="shared" ref="E7:H7" si="2">IF(E6=0,0,E6/E5)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="64">
+      <c r="F7" s="61">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G7" s="64">
+      <c r="G7" s="61">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="H7" s="64">
+      <c r="H7" s="61">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="I7" s="64">
+      <c r="I7" s="61">
         <f>IF('MSU Match Budget '!I55=0,0,I6/I5)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="V/vXZilXpRRKpMKrTFe429noWtgi8kmPqYT+4/DJk4Yv7gZVpizpaBMgqnNUwXDzjCOlBwNzCX/IDhBWz60gYQ==" saltValue="1xlTPQrmZS3555QmE0t46w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
-      <vt:lpstr>Summary Budget</vt:lpstr>
       <vt:lpstr>MSU Lead Budget</vt:lpstr>
       <vt:lpstr>MSU Match Budget </vt:lpstr>
+      <vt:lpstr>Summary Budget</vt:lpstr>
       <vt:lpstr>IDC Types</vt:lpstr>
       <vt:lpstr>TPC Sponsor (OSP Use Only)</vt:lpstr>
       <vt:lpstr>TPC MATCH (OSP Use Only)</vt:lpstr>
       <vt:lpstr>'MSU Lead Budget'!Print_Area</vt:lpstr>
       <vt:lpstr>'MSU Match Budget '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>